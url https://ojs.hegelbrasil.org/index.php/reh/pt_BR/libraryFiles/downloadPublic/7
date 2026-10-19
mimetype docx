--- v0 (2026-09-24)
+++ v1 (2026-10-19)
@@ -1,2352 +1,4294 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.template.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="09B68BEC" w14:textId="77777777" w:rsidR="00892B9D" w:rsidRPr="00D91CC4" w:rsidRDefault="00000000" w:rsidP="00D91CC4">
+    <w:p w:rsidR="00892B9D" w:rsidRPr="00D91CC4" w:rsidRDefault="00F63289" w:rsidP="00D91CC4">
       <w:pPr>
         <w:pStyle w:val="1REHTtulodatraduo"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="707839069"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
-            <w:docPart w:val="70EFCADCF203744A91924C8555B4D236"/>
+            <w:docPart w:val="672CBFBF6E8C4AC5AD1A8D84BCBB1C8E"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A7513E">
             <w:t>Título da tradução</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00A7513E">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
         <w:footnoteReference w:customMarkFollows="1" w:id="1"/>
         <w:t>*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B2290BC" w14:textId="77777777" w:rsidR="00637941" w:rsidRPr="00845E7A" w:rsidRDefault="002447A1" w:rsidP="00637941">
+    <w:p w:rsidR="00637941" w:rsidRPr="00845E7A" w:rsidRDefault="002447A1" w:rsidP="00637941">
       <w:pPr>
         <w:pStyle w:val="2REHNomedoaautora"/>
         <w:spacing w:before="360" w:after="360"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="1F4A63"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00845E7A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="1F4A63"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>▼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38175862" w14:textId="77777777" w:rsidR="00FD0D2F" w:rsidRPr="00845E7A" w:rsidRDefault="00000000" w:rsidP="00D91CC4">
+    <w:p w:rsidR="00FD0D2F" w:rsidRPr="00845E7A" w:rsidRDefault="00F63289" w:rsidP="00D91CC4">
       <w:pPr>
         <w:pStyle w:val="2REHNomedoaautora"/>
         <w:rPr>
           <w:rStyle w:val="2REHNomedoaautoraChar"/>
           <w:b/>
           <w:smallCaps/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b w:val="0"/>
             <w:smallCaps w:val="0"/>
           </w:rPr>
           <w:id w:val="-1665000501"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
-            <w:docPart w:val="8FFE9E03D1B4CA459FE5CA0235ABA444"/>
+            <w:docPart w:val="D6F6E6BE2B8F4A37BBE34FA9066BF0AC"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="2REHNomedoaautoraChar"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="00FD0D2F" w:rsidRPr="00845E7A">
             <w:rPr>
               <w:rStyle w:val="2REHNomedoaautoraChar"/>
               <w:b/>
               <w:smallCaps/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t xml:space="preserve">Nome </w:t>
           </w:r>
+          <w:r w:rsidR="005D2E66">
+            <w:rPr>
+              <w:rStyle w:val="2REHNomedoaautoraChar"/>
+              <w:b/>
+              <w:smallCaps/>
+              <w:lang w:val="pt-BR"/>
+            </w:rPr>
+            <w:t>do(</w:t>
+          </w:r>
           <w:r w:rsidR="00A64E7F" w:rsidRPr="00845E7A">
             <w:rPr>
               <w:rStyle w:val="2REHNomedoaautoraChar"/>
               <w:b/>
               <w:smallCaps/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
-            <w:t>do/a autor/a</w:t>
+            <w:t>a</w:t>
+          </w:r>
+          <w:r w:rsidR="005D2E66">
+            <w:rPr>
+              <w:rStyle w:val="2REHNomedoaautoraChar"/>
+              <w:b/>
+              <w:smallCaps/>
+              <w:lang w:val="pt-BR"/>
+            </w:rPr>
+            <w:t>) autor(</w:t>
+          </w:r>
+          <w:r w:rsidR="00A64E7F" w:rsidRPr="00845E7A">
+            <w:rPr>
+              <w:rStyle w:val="2REHNomedoaautoraChar"/>
+              <w:b/>
+              <w:smallCaps/>
+              <w:lang w:val="pt-BR"/>
+            </w:rPr>
+            <w:t>a</w:t>
+          </w:r>
+          <w:r w:rsidR="005D2E66">
+            <w:rPr>
+              <w:rStyle w:val="2REHNomedoaautoraChar"/>
+              <w:b/>
+              <w:smallCaps/>
+              <w:lang w:val="pt-BR"/>
+            </w:rPr>
+            <w:t>)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="72A68A81" w14:textId="77777777" w:rsidR="004601FC" w:rsidRDefault="004601FC" w:rsidP="00A7513E">
+    <w:p w:rsidR="004601FC" w:rsidRDefault="004601FC" w:rsidP="00A7513E">
       <w:pPr>
         <w:pStyle w:val="3REHSees"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A1C6E12" w14:textId="77777777" w:rsidR="00A7513E" w:rsidRDefault="00A7513E" w:rsidP="00A7513E">
+    <w:p w:rsidR="00A7513E" w:rsidRDefault="00A7513E" w:rsidP="00A7513E">
       <w:pPr>
         <w:pStyle w:val="3REHSees"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FB7A871" w14:textId="77777777" w:rsidR="00A7513E" w:rsidRPr="009B47E8" w:rsidRDefault="00A7513E" w:rsidP="00A7513E">
+    <w:p w:rsidR="00A7513E" w:rsidRPr="009B47E8" w:rsidRDefault="00A7513E" w:rsidP="00A7513E">
       <w:pPr>
         <w:pStyle w:val="3REHSees"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:sectPr w:rsidR="00A7513E" w:rsidRPr="009B47E8" w:rsidSect="00C040C4">
           <w:headerReference w:type="default" r:id="rId8"/>
           <w:footerReference w:type="default" r:id="rId9"/>
           <w:headerReference w:type="first" r:id="rId10"/>
           <w:footerReference w:type="first" r:id="rId11"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="3402" w:right="1134" w:bottom="1418" w:left="1134" w:header="709" w:footer="822" w:gutter="0"/>
           <w:pgNumType w:fmt="numberInDash"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33C5D34A" w14:textId="77777777" w:rsidR="004601FC" w:rsidRPr="00EB173C" w:rsidRDefault="004601FC" w:rsidP="004601FC">
+    <w:p w:rsidR="004601FC" w:rsidRPr="00EB173C" w:rsidRDefault="004601FC" w:rsidP="004601FC">
       <w:pPr>
         <w:pStyle w:val="3REHSees"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EB173C">
         <w:rPr>
           <w:rStyle w:val="3REHSeesChar"/>
           <w:i/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Introdução</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="4747885D" w14:textId="77777777" w:rsidR="004601FC" w:rsidRPr="00B171F5" w:rsidRDefault="004601FC" w:rsidP="004601FC">
+    <w:p w:rsidR="004601FC" w:rsidRPr="00B171F5" w:rsidRDefault="004601FC" w:rsidP="004601FC">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D1A7C">
         <w:rPr>
           <w:rStyle w:val="4REHTextotraduzidoChar"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetur adipiscing elit, sed do eiusmod tempor incididunt ut labore et dolore magna aliqua. </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Lorem ipsum dolor sit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eiusmod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>incididunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>labore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>dolore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> magna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>aliqua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004601FC">
         <w:rPr>
           <w:rStyle w:val="4REHTextotraduzidoChar"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ut enim ad minim veniam, quis nostrud exercitation ullamco laboris nisi ut aliquip ex ea commodo consequat.</w:t>
+        <w:t>Ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004601FC">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004601FC">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>enim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004601FC">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ad minim </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004601FC">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>veniam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004601FC">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004601FC">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>quis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004601FC">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004601FC">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nostrud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004601FC">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> exercitation </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004601FC">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ullamco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004601FC">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004601FC">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>laboris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004601FC">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nisi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004601FC">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004601FC">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004601FC">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>aliquip</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004601FC">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ex </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004601FC">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004601FC">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004601FC">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>commodo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004601FC">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004601FC">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>consequat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004601FC">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Refdenotaderodap"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="004601FC">
         <w:rPr>
           <w:rStyle w:val="4REHTextotraduzidoChar"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EB173C">
         <w:rPr>
           <w:rStyle w:val="4REHTextotraduzidoChar"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Duis aute irure dolor in reprehenderit in voluptate velit esse cillum dolore eu fugiat nulla pariatur. Excepteur sint occaecat cupidatat non proident, sunt in culpa qui officia deserunt mollit anim id est laborum.</w:t>
+        <w:t>Duis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB173C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB173C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>aute</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB173C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB173C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>irure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB173C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dolor in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB173C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>reprehenderit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB173C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB173C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>voluptate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB173C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB173C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>velit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB173C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB173C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>esse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB173C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB173C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>cillum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB173C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB173C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>dolore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB173C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB173C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB173C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB173C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>fugiat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB173C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB173C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB173C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB173C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>pariatur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB173C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB173C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Excepteur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB173C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB173C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB173C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB173C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>occaecat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB173C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB173C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>cupidatat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB173C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> non </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB173C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>proident</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB173C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB173C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB173C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in culpa qui </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB173C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>officia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB173C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB173C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>deserunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB173C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB173C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>mollit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB173C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB173C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>anim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB173C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> id </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB173C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB173C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB173C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>laborum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB173C">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Refdenotaderodap"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidRPr="00EB173C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E472065" w14:textId="77777777" w:rsidR="004601FC" w:rsidRDefault="004601FC" w:rsidP="004601FC">
+    <w:p w:rsidR="004601FC" w:rsidRDefault="004601FC" w:rsidP="004601FC">
       <w:pPr>
         <w:pStyle w:val="5REHCitaonocorpodotexto"/>
       </w:pPr>
       <w:r w:rsidRPr="004601FC">
         <w:rPr>
           <w:rStyle w:val="4REHTextotraduzidoChar"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chance is necessary, indefinite, and ineliminable. That accidentality is necessary is not some cloudy confusion of modal categories. Hegel means, like Aristotle, that what is always accidental is indefinite and unknowable, yet the concept of accidental is itself indispensable as a logical category. </w:t>
+        <w:t xml:space="preserve">Chance is necessary, indefinite, and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004601FC">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ineliminable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004601FC">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. That </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004601FC">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>accidentality</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004601FC">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is necessary is not some cloudy confusion of modal categories. Hegel means, like Aristotle, that what is always accidental is indefinite and unknowable, yet the concept of accidental is itself indispensable as a logical category. </w:t>
       </w:r>
       <w:r w:rsidRPr="006D1A7C">
         <w:t>(</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Ferrarin 2001, 182)</w:t>
+        <w:t>Ferrarin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 2001, 182)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29B2768B" w14:textId="77777777" w:rsidR="004601FC" w:rsidRDefault="004601FC" w:rsidP="004601FC">
+    <w:p w:rsidR="004601FC" w:rsidRDefault="004601FC" w:rsidP="004601FC">
       <w:pPr>
         <w:pStyle w:val="3REHSees"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Título</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>seção</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="004601FC" w:rsidRDefault="00ED1890" w:rsidP="004601FC">
+      <w:pPr>
+        <w:pStyle w:val="6REHSubsees"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Título</w:t>
+      </w:r>
       <w:r w:rsidR="004601FC">
         <w:t xml:space="preserve"> da subseção</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CA62516" w14:textId="77777777" w:rsidR="004601FC" w:rsidRPr="00800116" w:rsidRDefault="004601FC" w:rsidP="004601FC">
+    <w:p w:rsidR="004601FC" w:rsidRPr="00800116" w:rsidRDefault="004601FC" w:rsidP="004601FC">
       <w:pPr>
         <w:pStyle w:val="4REHTextotraduzido"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00800116">
         <w:rPr>
           <w:rStyle w:val="4REHTextotraduzidoChar"/>
         </w:rPr>
-        <w:t>Lorem ipsum dolor sit amet, consectetur adipiscing elit, sed do eiusmod tempor incididunt ut labore et dolore magna aliqua.</w:t>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00800116">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00800116">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00800116">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00800116">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00800116">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00800116">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00800116">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00800116">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00800116">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00800116">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00800116">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00800116">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00800116">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00800116">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+        </w:rPr>
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00800116">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00800116">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+        </w:rPr>
+        <w:t>eiusmod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00800116">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00800116">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00800116">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00800116">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+        </w:rPr>
+        <w:t>incididunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00800116">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut labore et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00800116">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+        </w:rPr>
+        <w:t>dolore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00800116">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> magna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00800116">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+        </w:rPr>
+        <w:t>aliqua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00800116">
+        <w:rPr>
+          <w:rStyle w:val="4REHTextotraduzidoChar"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CE9B375" w14:textId="77777777" w:rsidR="004601FC" w:rsidRDefault="004601FC" w:rsidP="004601FC">
+    <w:p w:rsidR="004601FC" w:rsidRDefault="004601FC" w:rsidP="004601FC">
       <w:pPr>
         <w:pStyle w:val="8REHRefernciasbibliogrficas"/>
       </w:pPr>
       <w:r>
         <w:t>Referências bibliográficas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C9649B8" w14:textId="77777777" w:rsidR="004601FC" w:rsidRPr="00590B72" w:rsidRDefault="004601FC" w:rsidP="004601FC">
+    <w:p w:rsidR="004601FC" w:rsidRPr="00590B72" w:rsidRDefault="004601FC" w:rsidP="004601FC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="7030A0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00590B72">
         <w:rPr>
           <w:i/>
           <w:color w:val="7030A0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">As referências devem ser listadas em ordem alfabética pelo sobrenome do primeiro autor, com recuo deslocado de 1,25 cm a partir da segunda linha. Somente as obras efetivamente citadas no manuscrito devem constar na lista. Quando houver mais de uma obra do mesmo autor </w:t>
       </w:r>
       <w:r w:rsidRPr="00590B72">
         <w:rPr>
           <w:i/>
           <w:color w:val="7030A0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>publicada no mesmo ano, devem-se acrescentar letras minúsculas ao ano (2024a, 2024b etc.), tanto no texto quanto na lista de referências.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="7030A0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Veja exemplos a seguir:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C971D38" w14:textId="77777777" w:rsidR="004601FC" w:rsidRPr="00590B72" w:rsidRDefault="004601FC" w:rsidP="004601FC">
+    <w:p w:rsidR="004601FC" w:rsidRPr="00590B72" w:rsidRDefault="004601FC" w:rsidP="004601FC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C48AD1C" w14:textId="77777777" w:rsidR="004601FC" w:rsidRPr="00E46E3D" w:rsidRDefault="004601FC" w:rsidP="0057164E">
+    <w:p w:rsidR="004601FC" w:rsidRPr="005D2E66" w:rsidRDefault="004601FC" w:rsidP="0057164E">
       <w:pPr>
         <w:pStyle w:val="9REHOrganizaodasreferncias"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00590B72">
-        <w:t xml:space="preserve">Ferrarin, Alfredo. </w:t>
+        <w:t>Ferrarin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00590B72">
+        <w:t xml:space="preserve">, Alfredo. </w:t>
       </w:r>
       <w:r w:rsidRPr="004601FC">
-        <w:t xml:space="preserve">2001. </w:t>
+        <w:t>200</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="004601FC">
+        <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidRPr="004601FC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Hegel and Aristotle</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Hegel </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004601FC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004601FC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004601FC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Aristotle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004601FC">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E46E3D">
+      <w:r w:rsidRPr="005D2E66">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Cambridge University Press.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B25D4C0" w14:textId="0F306BC2" w:rsidR="004601FC" w:rsidRPr="00590B72" w:rsidRDefault="004601FC" w:rsidP="0057164E">
+    <w:p w:rsidR="004601FC" w:rsidRPr="00590B72" w:rsidRDefault="004601FC" w:rsidP="0057164E">
       <w:pPr>
         <w:pStyle w:val="9REHOrganizaodasreferncias"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E46E3D">
+      <w:r w:rsidRPr="005D2E66">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcuse, Herbert. </w:t>
       </w:r>
       <w:r w:rsidRPr="00590B72">
         <w:t xml:space="preserve">1978. </w:t>
       </w:r>
       <w:r w:rsidRPr="00590B72">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Razão e revolução: Hegel e o advento da teoria social</w:t>
       </w:r>
       <w:r w:rsidRPr="00590B72">
-        <w:t>. Traduzido por Marília Barroso. Paz e Terra. Publicado originalmente em 1941.</w:t>
+        <w:t>. Traduzido por Marília Barroso. 2. ed. Paz e Terra. Publicado originalmente em 1941.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="055FB1D4" w14:textId="4C3BBAEF" w:rsidR="004601FC" w:rsidRPr="00590B72" w:rsidRDefault="004601FC" w:rsidP="0057164E">
+    <w:p w:rsidR="004601FC" w:rsidRPr="00590B72" w:rsidRDefault="004601FC" w:rsidP="0057164E">
       <w:pPr>
         <w:pStyle w:val="9REHOrganizaodasreferncias"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A7513E">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Quante, Michael. 2004. “The Sittlich and the Moral: Hegel’s Legacy.” </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D2E66">
+        <w:t>Quante</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D2E66">
+        <w:t xml:space="preserve">, Michael. 2004. “The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D2E66">
+        <w:t>Sittlich</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D2E66">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D2E66">
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D2E66">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D2E66">
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D2E66">
+        <w:t xml:space="preserve"> Moral: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D2E66">
+        <w:t>Hegel’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D2E66">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D2E66">
+        <w:t>Legacy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D2E66">
+        <w:t>.”</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D2E66">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00590B72">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidRPr="00590B72">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Hegel and the Tradition</w:t>
       </w:r>
       <w:r w:rsidRPr="00590B72">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, organizado por </w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00590B72">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Dudley, 112–134. University of Toronto Press, 2004.</w:t>
+        <w:t>organizado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00590B72">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00590B72">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>por</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00590B72">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> F. Dudley, 112–134. Toronto: University of Toronto Press, 2004.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4335D0F5" w14:textId="77777777" w:rsidR="004601FC" w:rsidRPr="004601FC" w:rsidRDefault="004601FC" w:rsidP="0057164E">
+    <w:p w:rsidR="004601FC" w:rsidRPr="004601FC" w:rsidRDefault="004601FC" w:rsidP="0057164E">
       <w:pPr>
         <w:pStyle w:val="9REHOrganizaodasreferncias"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004601FC">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Neuser, Wolfgang. </w:t>
       </w:r>
       <w:r w:rsidRPr="00590B72">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">1998. “Hegels Naturphilosophie und ihre Rezeption.” </w:t>
       </w:r>
       <w:r w:rsidRPr="004601FC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Hegel-Studien</w:t>
-      </w:r>
+        <w:t>Hegel-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004601FC">
         <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Studien</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004601FC">
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> 33 (2): 45–70.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="029E10AA" w14:textId="5CACD51E" w:rsidR="004601FC" w:rsidRPr="006E0B6F" w:rsidRDefault="004601FC" w:rsidP="0057164E">
+    <w:p w:rsidR="004601FC" w:rsidRPr="00590B72" w:rsidRDefault="004601FC" w:rsidP="0057164E">
       <w:pPr>
         <w:pStyle w:val="9REHOrganizaodasreferncias"/>
         <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004601FC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Houlgate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004601FC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Stephen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00590B72">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2016. “Hegel’s Logic.” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00590B72">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Bulletin of the Hegel Society of Great Britain</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00590B72">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 37 (1–2): 1–22. https://doi.org/10.1017/hgl.2016.3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004601FC" w:rsidRPr="004601FC" w:rsidRDefault="004601FC" w:rsidP="0057164E">
+      <w:pPr>
+        <w:pStyle w:val="9REHOrganizaodasreferncias"/>
+        <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004601FC">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00590B72">
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="006E0B6F" w:rsidRPr="006E0B6F">
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hegel, Georg Wilhelm Friedrich. 1986. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00590B72">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hegel </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006E0B6F">
+        <w:t>Werke in zwanzig Bänden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00590B72">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004601FC">
+        <w:t xml:space="preserve">Organizado por Eva </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004601FC">
+        <w:t>Moldenhauer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004601FC">
+        <w:t xml:space="preserve"> e Karl </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004601FC">
+        <w:t>Markus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004601FC">
+        <w:t xml:space="preserve"> Michel. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004601FC">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Suhrkamp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004601FC" w:rsidRPr="004601FC" w:rsidRDefault="004601FC" w:rsidP="0057164E">
+      <w:pPr>
+        <w:pStyle w:val="9REHOrganizaodasreferncias"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00590B72">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hegel, Georg Wilhelm Friedrich. 1968–. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00590B72">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bulletin </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006E0B6F">
+        <w:t>Gesammelte Werke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00590B72">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>37 (1–2): 1–22. https://doi.org/10.1017/hgl.2016.3.</w:t>
+        <w:t xml:space="preserve">. Em cooperação com a Deutsche Forschungsgemeinschaft, publicada pela Nordrhein-Westfälische Akademie der Wissenschaften em cooperação com a Hegel-Kommission der Nordrhein-Westfälischen Akademie der Wissenschaften e o Hegel-Archiv da Ruhr-Universität Bochum. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004601FC">
+        <w:t xml:space="preserve">Hamburg: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004601FC">
+        <w:t>Meiner</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004601FC">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04F1EC14" w14:textId="77777777" w:rsidR="004601FC" w:rsidRPr="004601FC" w:rsidRDefault="004601FC" w:rsidP="0057164E">
-[...64 lines deleted...]
-    <w:p w14:paraId="56910B05" w14:textId="77777777" w:rsidR="004601FC" w:rsidRPr="008A1D5E" w:rsidRDefault="004601FC" w:rsidP="004601FC">
+    <w:p w:rsidR="004601FC" w:rsidRPr="008A1D5E" w:rsidRDefault="004601FC" w:rsidP="004601FC">
       <w:pPr>
         <w:spacing w:before="840" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:smallCaps/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00590B72">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00DD2459">
         <w:rPr>
           <w:color w:val="7030A0"/>
           <w:sz w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>[Não preencher]</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>[Não</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DD2459">
         <w:rPr>
           <w:color w:val="7030A0"/>
           <w:sz w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
+        <w:t xml:space="preserve"> preencher]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A1D5E">
         <w:rPr>
           <w:smallCaps/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Recebido em </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:smallCaps/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>xx</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008A1D5E">
         <w:rPr>
           <w:smallCaps/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:smallCaps/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>xx</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008A1D5E">
         <w:rPr>
           <w:smallCaps/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:smallCaps/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>xxxx</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="35F29506" w14:textId="6D78C9D8" w:rsidR="004601FC" w:rsidRPr="006E0B6F" w:rsidRDefault="004601FC" w:rsidP="006E0B6F">
+    <w:p w:rsidR="004601FC" w:rsidRPr="008A1D5E" w:rsidRDefault="004601FC" w:rsidP="004601FC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:smallCaps/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:sectPr w:rsidR="004601FC" w:rsidRPr="006E0B6F" w:rsidSect="004601FC">
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DD2459">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>[Não</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DD2459">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> preencher]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A1D5E">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aceito em </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A1D5E">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A1D5E">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="004601FC" w:rsidRDefault="004601FC" w:rsidP="00C040C4">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="004601FC" w:rsidSect="004601FC">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1701" w:right="1418" w:bottom="1701" w:left="1418" w:header="709" w:footer="822" w:gutter="0"/>
           <w:pgNumType w:fmt="numberInDash"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD2459">
-[...62 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="364BD15C" w14:textId="77777777" w:rsidR="004601FC" w:rsidRDefault="004601FC" w:rsidP="00C040C4">
+    <w:p w:rsidR="004601FC" w:rsidRDefault="004601FC" w:rsidP="00C040C4">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:sectPr w:rsidR="004601FC" w:rsidSect="00C040C4">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="3402" w:right="1134" w:bottom="1418" w:left="1134" w:header="709" w:footer="822" w:gutter="0"/>
           <w:pgNumType w:fmt="numberInDash"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15AB8985" w14:textId="77777777" w:rsidR="00DF4150" w:rsidRPr="00C040C4" w:rsidRDefault="00DF4150" w:rsidP="00C040C4">
+    <w:p w:rsidR="00DF4150" w:rsidRPr="00C040C4" w:rsidRDefault="00DF4150" w:rsidP="00C040C4">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:sectPr w:rsidR="00DF4150" w:rsidRPr="00C040C4" w:rsidSect="00C040C4">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="3402" w:right="1134" w:bottom="1418" w:left="1134" w:header="709" w:footer="822" w:gutter="0"/>
           <w:pgNumType w:fmt="numberInDash"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2468AA29" w14:textId="77777777" w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="008F5AE3" w:rsidP="00FD0D2F">
+    <w:p w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="008F5AE3" w:rsidP="00FD0D2F">
+      <w:pPr>
+        <w:spacing w:after="720" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="008F5AE3" w:rsidP="00FD0D2F">
+      <w:pPr>
+        <w:spacing w:after="720" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="008F5AE3" w:rsidP="00FD0D2F">
+      <w:pPr>
+        <w:spacing w:after="720" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="008F5AE3" w:rsidP="00FD0D2F">
+      <w:pPr>
+        <w:spacing w:after="720" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="008F5AE3" w:rsidP="00FD0D2F">
+      <w:pPr>
+        <w:spacing w:after="720" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="008F5AE3" w:rsidP="00FD0D2F">
+      <w:pPr>
+        <w:spacing w:after="720" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="008F5AE3" w:rsidP="00FD0D2F">
+      <w:pPr>
+        <w:spacing w:after="720" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="008F5AE3" w:rsidP="00FD0D2F">
+      <w:pPr>
+        <w:spacing w:after="720" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="008F5AE3" w:rsidP="00FD0D2F">
+      <w:pPr>
+        <w:spacing w:after="720" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="008F5AE3" w:rsidP="00FD0D2F">
+      <w:pPr>
+        <w:spacing w:after="720" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="008F5AE3" w:rsidP="00FD0D2F">
+      <w:pPr>
+        <w:spacing w:after="720" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="008F5AE3" w:rsidP="00FD0D2F">
+      <w:pPr>
+        <w:spacing w:after="720" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="008F5AE3" w:rsidP="00FD0D2F">
+      <w:pPr>
+        <w:spacing w:after="720" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="008F5AE3" w:rsidP="00FD0D2F">
+      <w:pPr>
+        <w:spacing w:after="720" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="008F5AE3" w:rsidP="00FD0D2F">
+      <w:pPr>
+        <w:spacing w:after="720" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="008F5AE3" w:rsidP="00FD0D2F">
+      <w:pPr>
+        <w:spacing w:after="720" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="008F5AE3" w:rsidP="00FD0D2F">
+      <w:pPr>
+        <w:spacing w:after="720" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="008F5AE3" w:rsidP="00FD0D2F">
+      <w:pPr>
+        <w:spacing w:after="720" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="008F5AE3" w:rsidP="00FD0D2F">
+      <w:pPr>
+        <w:spacing w:after="720" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="008F5AE3" w:rsidP="00FD0D2F">
+      <w:pPr>
+        <w:spacing w:after="720" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="008F5AE3" w:rsidP="00FD0D2F">
+      <w:pPr>
+        <w:spacing w:after="720" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="008F5AE3" w:rsidP="00FD0D2F">
+      <w:pPr>
+        <w:spacing w:after="720" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="008F5AE3" w:rsidP="00FD0D2F">
+      <w:pPr>
+        <w:spacing w:after="720" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="008F5AE3" w:rsidP="00FD0D2F">
+      <w:pPr>
+        <w:spacing w:after="720" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="008F5AE3" w:rsidP="00FD0D2F">
+      <w:pPr>
+        <w:spacing w:after="720" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="008F5AE3" w:rsidP="00FD0D2F">
       <w:pPr>
         <w:spacing w:after="720" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:smallCaps/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidSect="00C040C4">
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1418" w:bottom="1701" w:left="1418" w:header="709" w:footer="749" w:gutter="0"/>
       <w:pgNumType w:fmt="numberInDash"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2716E8A5" w14:textId="77777777" w:rsidR="005C581A" w:rsidRDefault="005C581A" w:rsidP="00FD0D2F">
+    <w:p w:rsidR="00F63289" w:rsidRDefault="00F63289" w:rsidP="00FD0D2F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34E7B6C4" w14:textId="77777777" w:rsidR="005C581A" w:rsidRDefault="005C581A"/>
+    <w:p w:rsidR="00F63289" w:rsidRDefault="00F63289"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="237A6EEB" w14:textId="77777777" w:rsidR="005C581A" w:rsidRDefault="005C581A" w:rsidP="00FD0D2F">
+    <w:p w:rsidR="00F63289" w:rsidRDefault="00F63289" w:rsidP="00FD0D2F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AFE0257" w14:textId="77777777" w:rsidR="005C581A" w:rsidRDefault="005C581A"/>
+    <w:p w:rsidR="00F63289" w:rsidRDefault="00F63289"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{AC4E25BA-2397-F24E-AA78-BC7BE995E279}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{6DC033B1-E352-4E5B-B012-1B5D2129388F}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{870EBBD1-46B9-6940-BE9D-64E5ACF741AA}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId4" w:fontKey="{C9F809A9-670C-6D4F-A341-340FD6CD2E0A}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{1E83A35B-9969-49E7-8DFD-4E03D87BDFB2}"/>
+    <w:embedBold r:id="rId3" w:fontKey="{A85A342C-517A-4F24-B0A3-01A4C49F94B1}"/>
+    <w:embedItalic r:id="rId4" w:fontKey="{1AE509A3-F608-46DE-B740-E4C0AD2D6DE3}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{E281C19F-72A3-4A6C-BBD9-054CE2F034FD}"/>
+    <w:embedBold r:id="rId6" w:fontKey="{3350DD87-B8F8-479B-BEB0-5F9675EB895B}"/>
+    <w:embedItalic r:id="rId7" w:fontKey="{7F825509-27DE-42C2-9367-11257E887287}"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId8" w:fontKey="{6188F70D-A6C8-8341-ABD3-CE927F8C6287}"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{5D7ED9F1-4448-419D-B392-BA748835B974}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{B15CD6AB-432C-49EF-9FF6-F01BB543984B}"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Noto Sans CJK SC Regular">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="FreeSans">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId13" w:fontKey="{FD500E81-40E2-D642-8877-C82C8F19F3C4}"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId10" w:fontKey="{FE23BA49-C711-4114-89EA-442614895AAD}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId11" w:fontKey="{40C2E195-7684-42D5-983A-C345C3DAFECE}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="42B089A6" w14:textId="77777777" w:rsidR="00FD0D2F" w:rsidRPr="00B171F5" w:rsidRDefault="00FD0D2F" w:rsidP="00B171F5">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00FD0D2F" w:rsidRPr="00B171F5" w:rsidRDefault="00FD0D2F" w:rsidP="00B171F5">
     <w:pPr>
       <w:pStyle w:val="11REHRodapdaedio"/>
     </w:pPr>
     <w:r w:rsidRPr="00B171F5">
       <w:t xml:space="preserve">Revista Eletrônica Estudos Hegelianos </w:t>
     </w:r>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Symbol" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>▼</w:t>
     </w:r>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:eastAsia="Symbol"/>
       </w:rPr>
       <w:t xml:space="preserve"> Ano </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Symbol"/>
         </w:rPr>
         <w:id w:val="900785167"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
-          <w:docPart w:val="70EFCADCF203744A91924C8555B4D236"/>
+          <w:docPart w:val="672CBFBF6E8C4AC5AD1A8D84BCBB1C8E"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00B171F5">
           <w:rPr>
             <w:rFonts w:eastAsia="Symbol"/>
           </w:rPr>
           <w:t>xx</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:eastAsia="Symbol"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="002C2EE9" w:rsidRPr="00B171F5">
       <w:t>N</w:t>
     </w:r>
     <w:r w:rsidRPr="00B171F5">
       <w:t>º</w:t>
     </w:r>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:eastAsia="Symbol"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Symbol"/>
         </w:rPr>
         <w:id w:val="-2021076907"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
-          <w:docPart w:val="70EFCADCF203744A91924C8555B4D236"/>
+          <w:docPart w:val="672CBFBF6E8C4AC5AD1A8D84BCBB1C8E"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00B171F5">
           <w:rPr>
             <w:rFonts w:eastAsia="Symbol"/>
           </w:rPr>
           <w:t>xx</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:eastAsia="Symbol"/>
       </w:rPr>
       <w:t xml:space="preserve"> (</w:t>
     </w:r>
+    <w:proofErr w:type="spellStart"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Symbol"/>
         </w:rPr>
         <w:id w:val="-1102341094"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
-          <w:docPart w:val="70EFCADCF203744A91924C8555B4D236"/>
+          <w:docPart w:val="672CBFBF6E8C4AC5AD1A8D84BCBB1C8E"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidRPr="00B171F5">
           <w:rPr>
             <w:rFonts w:eastAsia="Symbol"/>
           </w:rPr>
           <w:t>xxxx</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:eastAsia="Symbol"/>
       </w:rPr>
       <w:t xml:space="preserve">) </w:t>
     </w:r>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Symbol" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>▼</w:t>
     </w:r>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:eastAsia="Symbol"/>
       </w:rPr>
-      <w:t xml:space="preserve"> p.</w:t>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00B171F5">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Symbol"/>
+      </w:rPr>
+      <w:t>p.</w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Symbol"/>
         </w:rPr>
         <w:id w:val="-46692235"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
-          <w:docPart w:val="70EFCADCF203744A91924C8555B4D236"/>
+          <w:docPart w:val="672CBFBF6E8C4AC5AD1A8D84BCBB1C8E"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidRPr="00B171F5">
           <w:rPr>
             <w:rFonts w:eastAsia="Symbol"/>
           </w:rPr>
           <w:t>xxx-xxx</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:eastAsia="Symbol"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Symbol" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>▼</w:t>
     </w:r>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:eastAsia="Symbol"/>
       </w:rPr>
       <w:t xml:space="preserve"> ISSN 1980-8372</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="099D751B" w14:textId="77777777" w:rsidR="00FD0D2F" w:rsidRPr="00FD0D2F" w:rsidRDefault="00FD0D2F" w:rsidP="00FD0D2F">
+  <w:p w:rsidR="00FD0D2F" w:rsidRPr="00FD0D2F" w:rsidRDefault="00FD0D2F" w:rsidP="00FD0D2F">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00847EF7">
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00847EF7">
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
       </w:rPr>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00847EF7">
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0057164E">
+    <w:r w:rsidR="005D2E66">
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         <w:noProof/>
       </w:rPr>
       <w:t>- 2 -</w:t>
     </w:r>
     <w:r w:rsidRPr="00847EF7">
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4F032354" w14:textId="77777777" w:rsidR="00FD0D2F" w:rsidRPr="00FD0D2F" w:rsidRDefault="009E5244" w:rsidP="009E5244">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00FD0D2F" w:rsidRPr="00FD0D2F" w:rsidRDefault="005D2E66" w:rsidP="005D2E66">
     <w:pPr>
       <w:pStyle w:val="10REHNmerodepgina"/>
       <w:pBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
+        <w:tab w:val="clear" w:pos="8505"/>
         <w:tab w:val="left" w:pos="750"/>
         <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F2DE250" wp14:editId="3E4FDBD9">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>3765867</wp:posOffset>
+            <wp:posOffset>5208270</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-567</wp:posOffset>
+            <wp:posOffset>11834</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="2637129" cy="293370"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:extent cx="908050" cy="323215"/>
+          <wp:effectExtent l="0" t="0" r="6350" b="635"/>
           <wp:wrapNone/>
-          <wp:docPr id="1" name="Imagem 1"/>
-[...2 lines deleted...]
-          </wp:cNvGraphicFramePr>
+          <wp:docPr id="2" name="Imagem 2">
+            <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId1"/>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="CC Revista.png"/>
+                  <pic:cNvPr id="2" name="Imagem 2">
+                    <a:hlinkClick r:id="rId1"/>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print">
+                  <a:blip r:embed="rId2" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="2637129" cy="293370"/>
+                    <a:ext cx="908050" cy="323215"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="009E5244">
+    <w:r w:rsidR="009E5244" w:rsidRPr="009E5244">
       <w:rPr>
         <w:spacing w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>DOI:</w:t>
     </w:r>
-    <w:r w:rsidRPr="009E5244">
+    <w:r w:rsidR="009E5244" w:rsidRPr="009E5244">
       <w:rPr>
         <w:spacing w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="009E5244">
+    <w:r w:rsidR="009E5244" w:rsidRPr="009E5244">
       <w:rPr>
         <w:spacing w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>https://doi.org/</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="009E5244">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00FD0D2F" w:rsidRPr="00847EF7">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00FD0D2F" w:rsidRPr="00847EF7">
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidR="00FD0D2F" w:rsidRPr="00847EF7">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0057164E">
+    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>- 1 -</w:t>
     </w:r>
     <w:r w:rsidR="00FD0D2F" w:rsidRPr="00847EF7">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5DD877FB" w14:textId="77777777" w:rsidR="00C040C4" w:rsidRPr="00B171F5" w:rsidRDefault="00C040C4" w:rsidP="00B171F5">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00C040C4" w:rsidRPr="00B171F5" w:rsidRDefault="00C040C4" w:rsidP="00B171F5">
     <w:pPr>
       <w:pStyle w:val="11REHRodapdaedio"/>
     </w:pPr>
     <w:r w:rsidRPr="00B171F5">
       <w:t xml:space="preserve">Revista Eletrônica Estudos Hegelianos </w:t>
     </w:r>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Symbol" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>▼</w:t>
     </w:r>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:eastAsia="Symbol"/>
       </w:rPr>
       <w:t xml:space="preserve"> Ano </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Symbol"/>
         </w:rPr>
         <w:id w:val="-1127459637"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
-          <w:docPart w:val="2E85713415C5BD45971FDE0F6E8EEC60"/>
+          <w:docPart w:val="ADDECB29B33C42BBB58519856A867DCA"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00B171F5">
           <w:rPr>
             <w:rFonts w:eastAsia="Symbol"/>
           </w:rPr>
           <w:t>xx</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:eastAsia="Symbol"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00B171F5">
       <w:t>Nº</w:t>
     </w:r>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:eastAsia="Symbol"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Symbol"/>
         </w:rPr>
         <w:id w:val="1329323177"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
-          <w:docPart w:val="2E85713415C5BD45971FDE0F6E8EEC60"/>
+          <w:docPart w:val="ADDECB29B33C42BBB58519856A867DCA"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00B171F5">
           <w:rPr>
             <w:rFonts w:eastAsia="Symbol"/>
           </w:rPr>
           <w:t>xx</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:eastAsia="Symbol"/>
       </w:rPr>
       <w:t xml:space="preserve"> (</w:t>
     </w:r>
+    <w:proofErr w:type="spellStart"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Symbol"/>
         </w:rPr>
         <w:id w:val="-1509051098"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
-          <w:docPart w:val="2E85713415C5BD45971FDE0F6E8EEC60"/>
+          <w:docPart w:val="ADDECB29B33C42BBB58519856A867DCA"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidRPr="00B171F5">
           <w:rPr>
             <w:rFonts w:eastAsia="Symbol"/>
           </w:rPr>
           <w:t>xxxx</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:eastAsia="Symbol"/>
       </w:rPr>
       <w:t xml:space="preserve">) </w:t>
     </w:r>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Symbol" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>▼</w:t>
     </w:r>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:eastAsia="Symbol"/>
       </w:rPr>
-      <w:t xml:space="preserve"> p.</w:t>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00B171F5">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Symbol"/>
+      </w:rPr>
+      <w:t>p.</w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Symbol"/>
         </w:rPr>
         <w:id w:val="-624309930"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
-          <w:docPart w:val="2E85713415C5BD45971FDE0F6E8EEC60"/>
+          <w:docPart w:val="ADDECB29B33C42BBB58519856A867DCA"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidRPr="00B171F5">
           <w:rPr>
             <w:rFonts w:eastAsia="Symbol"/>
           </w:rPr>
           <w:t>xxx-xxx</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:eastAsia="Symbol"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Symbol" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>▼</w:t>
     </w:r>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:eastAsia="Symbol"/>
       </w:rPr>
       <w:t xml:space="preserve"> ISSN 1980-8372</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="547FC308" w14:textId="77777777" w:rsidR="00C040C4" w:rsidRPr="00FD0D2F" w:rsidRDefault="00C040C4" w:rsidP="00FD0D2F">
+  <w:p w:rsidR="00C040C4" w:rsidRPr="00FD0D2F" w:rsidRDefault="00C040C4" w:rsidP="00FD0D2F">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00847EF7">
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00847EF7">
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
       </w:rPr>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00847EF7">
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0057164E">
+    <w:r w:rsidR="005D2E66">
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         <w:noProof/>
       </w:rPr>
       <w:t>- 4 -</w:t>
     </w:r>
     <w:r w:rsidRPr="00847EF7">
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4469E47F" w14:textId="77777777" w:rsidR="00135BB2" w:rsidRDefault="00135BB2"/>
+  <w:p w:rsidR="00135BB2" w:rsidRDefault="00135BB2"/>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0ED42187" w14:textId="77777777" w:rsidR="00A5435A" w:rsidRPr="00B171F5" w:rsidRDefault="00A5435A" w:rsidP="00A5435A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00A5435A" w:rsidRPr="00B171F5" w:rsidRDefault="00A5435A" w:rsidP="00A5435A">
     <w:pPr>
       <w:pStyle w:val="11REHRodapdaedio"/>
       <w:spacing w:before="0"/>
     </w:pPr>
     <w:r w:rsidRPr="00B171F5">
       <w:t xml:space="preserve">Revista Eletrônica Estudos Hegelianos </w:t>
     </w:r>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Symbol" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>▼</w:t>
     </w:r>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:eastAsia="Symbol"/>
       </w:rPr>
       <w:t xml:space="preserve"> Ano </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Symbol"/>
         </w:rPr>
         <w:id w:val="1442032123"/>
         <w:placeholder>
-          <w:docPart w:val="E9361AF747F5A441A090E7BD347D194B"/>
+          <w:docPart w:val="5E62F10D90A9432799CFC89351EED970"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00B171F5">
           <w:rPr>
             <w:rFonts w:eastAsia="Symbol"/>
           </w:rPr>
           <w:t>xx</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:eastAsia="Symbol"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00B171F5">
       <w:t>Nº</w:t>
     </w:r>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:eastAsia="Symbol"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Symbol"/>
         </w:rPr>
         <w:id w:val="1539466835"/>
         <w:placeholder>
-          <w:docPart w:val="E9361AF747F5A441A090E7BD347D194B"/>
+          <w:docPart w:val="5E62F10D90A9432799CFC89351EED970"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00B171F5">
           <w:rPr>
             <w:rFonts w:eastAsia="Symbol"/>
           </w:rPr>
           <w:t>xx</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:eastAsia="Symbol"/>
       </w:rPr>
       <w:t xml:space="preserve"> (</w:t>
     </w:r>
+    <w:proofErr w:type="spellStart"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Symbol"/>
         </w:rPr>
         <w:id w:val="-756751585"/>
         <w:placeholder>
-          <w:docPart w:val="E9361AF747F5A441A090E7BD347D194B"/>
+          <w:docPart w:val="5E62F10D90A9432799CFC89351EED970"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidRPr="00B171F5">
           <w:rPr>
             <w:rFonts w:eastAsia="Symbol"/>
           </w:rPr>
           <w:t>xxxx</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:eastAsia="Symbol"/>
       </w:rPr>
       <w:t xml:space="preserve">) </w:t>
     </w:r>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Symbol" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>▼</w:t>
     </w:r>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:eastAsia="Symbol"/>
       </w:rPr>
-      <w:t xml:space="preserve"> p.</w:t>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00B171F5">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Symbol"/>
+      </w:rPr>
+      <w:t>p.</w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Symbol"/>
         </w:rPr>
         <w:id w:val="-2130386032"/>
         <w:placeholder>
-          <w:docPart w:val="E9361AF747F5A441A090E7BD347D194B"/>
+          <w:docPart w:val="5E62F10D90A9432799CFC89351EED970"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidRPr="00B171F5">
           <w:rPr>
             <w:rFonts w:eastAsia="Symbol"/>
           </w:rPr>
           <w:t>xxx-xxx</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:eastAsia="Symbol"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Symbol" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>▼</w:t>
     </w:r>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:eastAsia="Symbol"/>
       </w:rPr>
       <w:t xml:space="preserve"> ISSN 1980-8372</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7B16EDB0" w14:textId="77777777" w:rsidR="00A5435A" w:rsidRPr="00FD0D2F" w:rsidRDefault="00A5435A" w:rsidP="008F5AE3">
+  <w:p w:rsidR="00A5435A" w:rsidRPr="00FD0D2F" w:rsidRDefault="00A5435A" w:rsidP="008F5AE3">
     <w:pPr>
       <w:pStyle w:val="10REHNmerodepgina"/>
       <w:pBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r w:rsidRPr="00847EF7">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00847EF7">
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00847EF7">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00C040C4">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>- 2 -</w:t>
     </w:r>
     <w:r w:rsidRPr="00847EF7">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="39A97B3D" w14:textId="77777777" w:rsidR="00135BB2" w:rsidRDefault="00135BB2"/>
+  <w:p w:rsidR="00135BB2" w:rsidRDefault="00135BB2"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27C2B509" w14:textId="77777777" w:rsidR="005C581A" w:rsidRPr="009B47E8" w:rsidRDefault="005C581A" w:rsidP="00FD0D2F">
+    <w:p w:rsidR="00F63289" w:rsidRPr="009B47E8" w:rsidRDefault="00F63289" w:rsidP="00FD0D2F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B47E8">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="10C3AF31" w14:textId="77777777" w:rsidR="005C581A" w:rsidRDefault="005C581A" w:rsidP="00FD0D2F">
+    <w:p w:rsidR="00F63289" w:rsidRDefault="00F63289" w:rsidP="00FD0D2F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E24A88B" w14:textId="77777777" w:rsidR="005C581A" w:rsidRDefault="005C581A"/>
+    <w:p w:rsidR="00F63289" w:rsidRDefault="00F63289"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="207FB416" w14:textId="77777777" w:rsidR="00A7513E" w:rsidRPr="00A7513E" w:rsidRDefault="00A7513E">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w:rsidR="00A7513E" w:rsidRPr="00A7513E" w:rsidRDefault="00A7513E">
+      <w:pPr>
+        <w:pStyle w:val="Textodenotaderodap"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A7513E">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Refdenotaderodap"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7513E">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E5244">
         <w:rPr>
           <w:color w:val="7030A0"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Nesta nota devem constar a referência bibliográfica completa do texto original</w:t>
       </w:r>
       <w:r w:rsidR="009E5244">
         <w:rPr>
           <w:color w:val="7030A0"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> e </w:t>
       </w:r>
+      <w:r w:rsidR="005D2E66">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">os dados </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005D2E66">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>do(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009E5244">
         <w:rPr>
           <w:color w:val="7030A0"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">os dados do/a tradutor/a — nome, afiliação institucional, ORCID e e-mail —, além de informações sobre financiamento de agências de fomento e agradecimentos, quando houver. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009E5244">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="005D2E66">
         <w:rPr>
           <w:color w:val="7030A0"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>Os dados do/a tradutor/a</w:t>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E5244">
         <w:rPr>
           <w:color w:val="7030A0"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> só devem ser inseridos após a aprovação da tradução para publicação, de modo a preservar a anonimidade durante o processo de avaliação.</w:t>
+        <w:t xml:space="preserve"> tradutor</w:t>
+      </w:r>
+      <w:r w:rsidR="005D2E66">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E5244">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="005D2E66">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E5244">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — nome, afiliação institucional, ORCID e e-mail —, além de informações sobre financiamento de agências de fomento e agradecimentos, quando houver. </w:t>
+      </w:r>
+      <w:r w:rsidR="005D2E66">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Tais dados</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E5244">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> só devem ser inseridos após a aprovação da tradução para publicação, de modo a preservar a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E5244">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>anonimidade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009E5244">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> durante o processo de avaliação.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="5E2C63FE" w14:textId="77777777" w:rsidR="004601FC" w:rsidRPr="006D1A7C" w:rsidRDefault="004601FC" w:rsidP="004601FC">
+    <w:p w:rsidR="004601FC" w:rsidRPr="006D1A7C" w:rsidRDefault="004601FC" w:rsidP="004601FC">
       <w:pPr>
         <w:pStyle w:val="7REHNotaderodap"/>
       </w:pPr>
       <w:r w:rsidRPr="006D1A7C">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006D1A7C">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006D1A7C">
-        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetur adipiscing elit, sed do eiusmod tempor incididunt ut labore et dolore magna aliqua. </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:t xml:space="preserve"> ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:t>eiusmod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:t>incididunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:t xml:space="preserve"> ut labore et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:t>dolore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:t xml:space="preserve"> magna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:t>aliqua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="6804E35C" w14:textId="77777777" w:rsidR="004601FC" w:rsidRPr="00D11F77" w:rsidRDefault="004601FC" w:rsidP="004601FC">
+    <w:p w:rsidR="004601FC" w:rsidRPr="00D11F77" w:rsidRDefault="004601FC" w:rsidP="004601FC">
       <w:pPr>
         <w:pStyle w:val="7REHNotaderodap"/>
       </w:pPr>
       <w:r w:rsidRPr="006D1A7C">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006D1A7C">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006D1A7C">
-        <w:t>Ut enim ad minim veniam, quis nostrud exercitation ullamco laboris nisi ut aliquip ex ea commodo consequat.</w:t>
+        <w:t xml:space="preserve">Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:t>enim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:t xml:space="preserve"> ad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:t>minim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:t>veniam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:t xml:space="preserve">, quis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:t>nostrud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:t>exercitation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:t>ullamco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:t>laboris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:t>nisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:t xml:space="preserve"> ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:t>aliquip</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:t>ex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:t>ea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:t>commodo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:t>consequat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D1A7C">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid"/>
+      <w:tblStyle w:val="Tabelacomgrade"/>
       <w:tblW w:w="9072" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4751"/>
       <w:gridCol w:w="4321"/>
     </w:tblGrid>
-    <w:tr w:rsidR="008F5AE3" w:rsidRPr="00E46E3D" w14:paraId="1E2D9F5E" w14:textId="77777777" w:rsidTr="0095730B">
+    <w:tr w:rsidR="008F5AE3" w:rsidRPr="005D2E66" w:rsidTr="0095730B">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4751" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="08641D34" w14:textId="77777777" w:rsidR="008F5AE3" w:rsidRPr="008F0062" w:rsidRDefault="00000000" w:rsidP="00B171F5">
+        <w:p w:rsidR="008F5AE3" w:rsidRPr="008F0062" w:rsidRDefault="00F63289" w:rsidP="00B171F5">
           <w:pPr>
             <w:spacing w:before="360" w:line="276" w:lineRule="auto"/>
             <w:ind w:left="-77" w:firstLine="77"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:smallCaps/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:id w:val="-512694962"/>
               <w:lock w:val="sdtLocked"/>
               <w:placeholder>
-                <w:docPart w:val="70EFCADCF203744A91924C8555B4D236"/>
+                <w:docPart w:val="672CBFBF6E8C4AC5AD1A8D84BCBB1C8E"/>
               </w:placeholder>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
+              <w:proofErr w:type="spellStart"/>
               <w:r w:rsidR="008F5AE3" w:rsidRPr="008F0062">
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:smallCaps/>
                   <w:sz w:val="20"/>
                 </w:rPr>
-                <w:t>Autor/a</w:t>
+                <w:t>Autor</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="008F5AE3" w:rsidRPr="008F0062">
+                <w:rPr>
+                  <w:rFonts w:cs="Times New Roman"/>
+                  <w:smallCaps/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:t>/a</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:r w:rsidR="008F5AE3">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:smallCaps/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00FD2798" w:rsidRPr="00DD2459">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:color w:val="7030A0"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
+          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidR="008F5AE3" w:rsidRPr="00DD2459">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:color w:val="7030A0"/>
               <w:sz w:val="18"/>
             </w:rPr>
-            <w:t>Não preencher</w:t>
+            <w:t>Não</w:t>
           </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="008F5AE3" w:rsidRPr="00DD2459">
+            <w:rPr>
+              <w:rFonts w:cs="Times New Roman"/>
+              <w:color w:val="7030A0"/>
+              <w:sz w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="008F5AE3" w:rsidRPr="00DD2459">
+            <w:rPr>
+              <w:rFonts w:cs="Times New Roman"/>
+              <w:color w:val="7030A0"/>
+              <w:sz w:val="18"/>
+            </w:rPr>
+            <w:t>preencher</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidR="00FD2798" w:rsidRPr="00DD2459">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:color w:val="7030A0"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4321" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="03C1001A" w14:textId="77777777" w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="00000000" w:rsidP="00B171F5">
+        <w:p w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="00F63289" w:rsidP="00B171F5">
           <w:pPr>
             <w:spacing w:before="360" w:line="276" w:lineRule="auto"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:smallCaps/>
               <w:sz w:val="20"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:id w:val="1389531733"/>
               <w:lock w:val="sdtLocked"/>
               <w:placeholder>
-                <w:docPart w:val="70EFCADCF203744A91924C8555B4D236"/>
+                <w:docPart w:val="672CBFBF6E8C4AC5AD1A8D84BCBB1C8E"/>
               </w:placeholder>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="008F5AE3" w:rsidRPr="008F5AE3">
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:smallCaps/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="pt-BR"/>
                 </w:rPr>
                 <w:t>Título do artigo</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:r w:rsidR="008F5AE3" w:rsidRPr="008F5AE3">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:smallCaps/>
               <w:sz w:val="20"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00FD2798" w:rsidRPr="00DD2459">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:color w:val="7030A0"/>
               <w:sz w:val="18"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>[Não preencher]</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="57479C48" w14:textId="77777777" w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="008F5AE3" w:rsidP="004601FC">
+  <w:p w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="008F5AE3" w:rsidP="004601FC">
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="061B4494" w14:textId="77777777" w:rsidR="00C44395" w:rsidRDefault="005C581A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00C44395" w:rsidRDefault="00F63289">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="08D5F6D9">
+      <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
-        <v:shape id="_x0000_s1025" type="#_x0000_t75" alt="" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:58.35pt;width:358.45pt;height:92.85pt;z-index:-251658240;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0" wrapcoords="2994 0 2624 130 1682 1561 1682 2082 1447 2993 1178 4164 908 6246 807 8328 841 10410 976 12492 976 12882 1245 14573 1884 16655 1918 17957 5518 18737 10800 18737 437 20169 437 20819 5047 20949 19279 20949 21331 20819 21331 20169 10800 18737 11776 18737 17529 16916 17529 16655 21264 16135 21432 14834 21398 14573 21028 12752 16856 12492 20052 11320 20052 9108 19716 8588 18673 8328 19312 6246 19548 6246 19649 5465 19649 2602 17159 2342 5013 2082 5215 1041 4778 390 3600 0 2994 0">
+        <v:shape id="_x0000_s2050" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:58.35pt;width:358.45pt;height:92.85pt;z-index:-251658240;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical-relative:page" wrapcoords="2994 0 2624 130 1682 1561 1682 2082 1447 2993 1178 4164 908 6246 807 8328 841 10410 976 12492 976 12882 1245 14573 1884 16655 1918 17957 5518 18737 10800 18737 437 20169 437 20819 5047 20949 19279 20949 21331 20819 21331 20169 10800 18737 11776 18737 17529 16916 17529 16655 21264 16135 21432 14834 21398 14573 21028 12752 16856 12492 20052 11320 20052 9108 19716 8588 18673 8328 19312 6246 19548 6246 19649 5465 19649 2602 17159 2342 5013 2082 5215 1041 4778 390 3600 0 2994 0">
           <v:imagedata r:id="rId1" o:title="Logo REH"/>
           <w10:wrap type="through" anchorx="margin" anchory="page"/>
           <w10:anchorlock/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid"/>
+      <w:tblStyle w:val="Tabelacomgrade"/>
       <w:tblW w:w="9072" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4751"/>
       <w:gridCol w:w="4321"/>
     </w:tblGrid>
-    <w:tr w:rsidR="004601FC" w:rsidRPr="00E46E3D" w14:paraId="1401ECB2" w14:textId="77777777" w:rsidTr="0095730B">
+    <w:tr w:rsidR="004601FC" w:rsidRPr="005D2E66" w:rsidTr="0095730B">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4751" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="342B3E5E" w14:textId="77777777" w:rsidR="004601FC" w:rsidRPr="008F0062" w:rsidRDefault="00000000" w:rsidP="00B171F5">
+        <w:p w:rsidR="004601FC" w:rsidRPr="008F0062" w:rsidRDefault="00F63289" w:rsidP="00B171F5">
           <w:pPr>
             <w:spacing w:before="360" w:line="276" w:lineRule="auto"/>
             <w:ind w:left="-77" w:firstLine="77"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:smallCaps/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:id w:val="-592781706"/>
               <w:lock w:val="sdtLocked"/>
               <w:placeholder>
-                <w:docPart w:val="ED5F20F842159543A7B27169BB71CFC2"/>
+                <w:docPart w:val="58A9CD723F494FB1A7D1FD0CEF242D3B"/>
               </w:placeholder>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="005D2E66">
+                <w:rPr>
+                  <w:rFonts w:cs="Times New Roman"/>
+                  <w:smallCaps/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:t>Autor</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="005D2E66">
+                <w:rPr>
+                  <w:rFonts w:cs="Times New Roman"/>
+                  <w:smallCaps/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:t>(</w:t>
+              </w:r>
               <w:r w:rsidR="004601FC" w:rsidRPr="008F0062">
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:smallCaps/>
                   <w:sz w:val="20"/>
                 </w:rPr>
-                <w:t>Autor/a</w:t>
+                <w:t>a</w:t>
+              </w:r>
+              <w:r w:rsidR="005D2E66">
+                <w:rPr>
+                  <w:rFonts w:cs="Times New Roman"/>
+                  <w:smallCaps/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:t>)</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:r w:rsidR="004601FC">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:smallCaps/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="004601FC" w:rsidRPr="00DD2459">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:color w:val="7030A0"/>
               <w:sz w:val="18"/>
             </w:rPr>
-            <w:t>[Não preencher]</w:t>
+            <w:t>[</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="004601FC" w:rsidRPr="00DD2459">
+            <w:rPr>
+              <w:rFonts w:cs="Times New Roman"/>
+              <w:color w:val="7030A0"/>
+              <w:sz w:val="18"/>
+            </w:rPr>
+            <w:t>Não</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="004601FC" w:rsidRPr="00DD2459">
+            <w:rPr>
+              <w:rFonts w:cs="Times New Roman"/>
+              <w:color w:val="7030A0"/>
+              <w:sz w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="004601FC" w:rsidRPr="00DD2459">
+            <w:rPr>
+              <w:rFonts w:cs="Times New Roman"/>
+              <w:color w:val="7030A0"/>
+              <w:sz w:val="18"/>
+            </w:rPr>
+            <w:t>preencher</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="004601FC" w:rsidRPr="00DD2459">
+            <w:rPr>
+              <w:rFonts w:cs="Times New Roman"/>
+              <w:color w:val="7030A0"/>
+              <w:sz w:val="18"/>
+            </w:rPr>
+            <w:t>]</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4321" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="7A045A1C" w14:textId="77777777" w:rsidR="004601FC" w:rsidRPr="008F5AE3" w:rsidRDefault="00000000" w:rsidP="009E5244">
+        <w:p w:rsidR="004601FC" w:rsidRPr="008F5AE3" w:rsidRDefault="00F63289" w:rsidP="009E5244">
           <w:pPr>
             <w:spacing w:before="360" w:line="276" w:lineRule="auto"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:smallCaps/>
               <w:sz w:val="20"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:id w:val="-994634188"/>
               <w:lock w:val="sdtLocked"/>
               <w:placeholder>
-                <w:docPart w:val="ED5F20F842159543A7B27169BB71CFC2"/>
+                <w:docPart w:val="58A9CD723F494FB1A7D1FD0CEF242D3B"/>
               </w:placeholder>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="004601FC" w:rsidRPr="008F5AE3">
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:smallCaps/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="pt-BR"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Título </w:t>
               </w:r>
               <w:r w:rsidR="009E5244">
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:smallCaps/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="pt-BR"/>
                 </w:rPr>
                 <w:t>da tradução</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:r w:rsidR="004601FC" w:rsidRPr="008F5AE3">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:smallCaps/>
               <w:sz w:val="20"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="004601FC" w:rsidRPr="00DD2459">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:color w:val="7030A0"/>
               <w:sz w:val="18"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>[Não preencher]</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="28E21A32" w14:textId="77777777" w:rsidR="004601FC" w:rsidRPr="008F5AE3" w:rsidRDefault="004601FC" w:rsidP="004601FC">
+  <w:p w:rsidR="004601FC" w:rsidRPr="008F5AE3" w:rsidRDefault="004601FC" w:rsidP="004601FC">
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid"/>
+      <w:tblStyle w:val="Tabelacomgrade"/>
       <w:tblW w:w="9072" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4751"/>
       <w:gridCol w:w="4321"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00B171F5" w:rsidRPr="00E46E3D" w14:paraId="17118053" w14:textId="77777777" w:rsidTr="00BF7E6B">
+    <w:tr w:rsidR="00B171F5" w:rsidRPr="005D2E66" w:rsidTr="00BF7E6B">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4751" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="2F5D83BF" w14:textId="77777777" w:rsidR="00B171F5" w:rsidRPr="008F0062" w:rsidRDefault="00000000" w:rsidP="00B171F5">
+        <w:p w:rsidR="00B171F5" w:rsidRPr="008F0062" w:rsidRDefault="00F63289" w:rsidP="00B171F5">
           <w:pPr>
             <w:spacing w:before="360" w:line="276" w:lineRule="auto"/>
             <w:ind w:left="-77" w:firstLine="77"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:smallCaps/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:id w:val="-744482492"/>
               <w:placeholder>
-                <w:docPart w:val="B7960664751D8649BBA3D19FCD585A11"/>
+                <w:docPart w:val="E5CF09240282470988F7D8BF500FCEF8"/>
               </w:placeholder>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
+              <w:proofErr w:type="spellStart"/>
               <w:r w:rsidR="00B171F5" w:rsidRPr="008F0062">
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:smallCaps/>
                   <w:sz w:val="20"/>
                 </w:rPr>
-                <w:t>Autor/a</w:t>
+                <w:t>Autor</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="00B171F5" w:rsidRPr="008F0062">
+                <w:rPr>
+                  <w:rFonts w:cs="Times New Roman"/>
+                  <w:smallCaps/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:t>/a</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:r w:rsidR="00B171F5">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:smallCaps/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00B171F5" w:rsidRPr="00DD2459">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:color w:val="7030A0"/>
               <w:sz w:val="18"/>
             </w:rPr>
-            <w:t>[Não preencher]</w:t>
+            <w:t>[</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="00B171F5" w:rsidRPr="00DD2459">
+            <w:rPr>
+              <w:rFonts w:cs="Times New Roman"/>
+              <w:color w:val="7030A0"/>
+              <w:sz w:val="18"/>
+            </w:rPr>
+            <w:t>Não</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="00B171F5" w:rsidRPr="00DD2459">
+            <w:rPr>
+              <w:rFonts w:cs="Times New Roman"/>
+              <w:color w:val="7030A0"/>
+              <w:sz w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="00B171F5" w:rsidRPr="00DD2459">
+            <w:rPr>
+              <w:rFonts w:cs="Times New Roman"/>
+              <w:color w:val="7030A0"/>
+              <w:sz w:val="18"/>
+            </w:rPr>
+            <w:t>preencher</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="00B171F5" w:rsidRPr="00DD2459">
+            <w:rPr>
+              <w:rFonts w:cs="Times New Roman"/>
+              <w:color w:val="7030A0"/>
+              <w:sz w:val="18"/>
+            </w:rPr>
+            <w:t>]</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4321" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="3194085C" w14:textId="77777777" w:rsidR="00B171F5" w:rsidRPr="008F5AE3" w:rsidRDefault="00000000" w:rsidP="00B171F5">
+        <w:p w:rsidR="00B171F5" w:rsidRPr="008F5AE3" w:rsidRDefault="00F63289" w:rsidP="00B171F5">
           <w:pPr>
             <w:spacing w:before="360" w:line="276" w:lineRule="auto"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:smallCaps/>
               <w:sz w:val="20"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:id w:val="-1691599070"/>
               <w:placeholder>
-                <w:docPart w:val="B7960664751D8649BBA3D19FCD585A11"/>
+                <w:docPart w:val="E5CF09240282470988F7D8BF500FCEF8"/>
               </w:placeholder>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="00B171F5" w:rsidRPr="008F5AE3">
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:smallCaps/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="pt-BR"/>
                 </w:rPr>
                 <w:t>Título do artigo</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:r w:rsidR="00B171F5" w:rsidRPr="008F5AE3">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:smallCaps/>
               <w:sz w:val="20"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00B171F5" w:rsidRPr="00DD2459">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:color w:val="7030A0"/>
               <w:sz w:val="18"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>[Não preencher]</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="1574ADE5" w14:textId="77777777" w:rsidR="007855DC" w:rsidRPr="00B171F5" w:rsidRDefault="007855DC" w:rsidP="00A5435A">
+  <w:p w:rsidR="007855DC" w:rsidRPr="00B171F5" w:rsidRDefault="007855DC" w:rsidP="00A5435A">
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="383FF771" w14:textId="77777777" w:rsidR="00135BB2" w:rsidRPr="008B59F3" w:rsidRDefault="00135BB2">
+  <w:p w:rsidR="00135BB2" w:rsidRPr="008B59F3" w:rsidRDefault="00135BB2">
     <w:pPr>
       <w:rPr>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0CC65C5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="BF56E854"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -3011,300 +4953,297 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="649093014">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="777287929">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="737023272">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="2117750888">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="278345306">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1271815162">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="812256692">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="471605814">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="418334636">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1858930438">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="667826761">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="781072649">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1064184818">
+  <w:num w:numId="13">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="117647296">
+  <w:num w:numId="14">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="846361594">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="89859264">
+  <w:num w:numId="16">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="206"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="150"/>
+  <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedTrueTypeFonts/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="9021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="1"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006E0B6F"/>
+    <w:rsidRoot w:val="005D2E66"/>
     <w:rsid w:val="00000CD9"/>
     <w:rsid w:val="0008033D"/>
     <w:rsid w:val="000B1101"/>
     <w:rsid w:val="000B5722"/>
     <w:rsid w:val="000C5D77"/>
     <w:rsid w:val="000D5CD4"/>
     <w:rsid w:val="000E324E"/>
     <w:rsid w:val="000E44BB"/>
     <w:rsid w:val="00126222"/>
     <w:rsid w:val="00135BB2"/>
     <w:rsid w:val="00141AA3"/>
     <w:rsid w:val="00156339"/>
     <w:rsid w:val="00156A54"/>
     <w:rsid w:val="001C751D"/>
     <w:rsid w:val="00212D12"/>
     <w:rsid w:val="002447A1"/>
     <w:rsid w:val="0025216C"/>
     <w:rsid w:val="002764EC"/>
     <w:rsid w:val="002C2EE9"/>
     <w:rsid w:val="00311C0B"/>
     <w:rsid w:val="00327082"/>
     <w:rsid w:val="00352C64"/>
     <w:rsid w:val="003D08AA"/>
     <w:rsid w:val="003D315A"/>
     <w:rsid w:val="00431223"/>
     <w:rsid w:val="004601FC"/>
     <w:rsid w:val="00496565"/>
     <w:rsid w:val="004F69EC"/>
     <w:rsid w:val="005069A0"/>
     <w:rsid w:val="005103D0"/>
     <w:rsid w:val="00526D08"/>
     <w:rsid w:val="0057164E"/>
     <w:rsid w:val="005909FB"/>
     <w:rsid w:val="00590B72"/>
     <w:rsid w:val="005B7949"/>
-    <w:rsid w:val="005C581A"/>
+    <w:rsid w:val="005D2E66"/>
     <w:rsid w:val="005D6150"/>
     <w:rsid w:val="0060067C"/>
     <w:rsid w:val="00617243"/>
     <w:rsid w:val="00617D2F"/>
     <w:rsid w:val="00630C4A"/>
     <w:rsid w:val="00637941"/>
     <w:rsid w:val="0067402A"/>
     <w:rsid w:val="006D1A7C"/>
-    <w:rsid w:val="006E0B6F"/>
     <w:rsid w:val="006E4C90"/>
     <w:rsid w:val="007039E1"/>
     <w:rsid w:val="007402AD"/>
-    <w:rsid w:val="007649EA"/>
     <w:rsid w:val="007855DC"/>
     <w:rsid w:val="007A7406"/>
     <w:rsid w:val="007B1294"/>
     <w:rsid w:val="007C3E13"/>
     <w:rsid w:val="00800116"/>
     <w:rsid w:val="00845E7A"/>
     <w:rsid w:val="00847A4F"/>
     <w:rsid w:val="0085248B"/>
     <w:rsid w:val="00892B9D"/>
     <w:rsid w:val="00894869"/>
     <w:rsid w:val="008B59F3"/>
     <w:rsid w:val="008C2166"/>
     <w:rsid w:val="008E799F"/>
     <w:rsid w:val="008F5AE3"/>
     <w:rsid w:val="00911B58"/>
-    <w:rsid w:val="00930A38"/>
     <w:rsid w:val="0095730B"/>
     <w:rsid w:val="00966FAE"/>
     <w:rsid w:val="0099004A"/>
     <w:rsid w:val="009962E0"/>
     <w:rsid w:val="009B0097"/>
     <w:rsid w:val="009B47E8"/>
     <w:rsid w:val="009E5244"/>
     <w:rsid w:val="009F22F4"/>
     <w:rsid w:val="00A5435A"/>
     <w:rsid w:val="00A64E7F"/>
     <w:rsid w:val="00A7513E"/>
     <w:rsid w:val="00A943A5"/>
     <w:rsid w:val="00AA37A2"/>
     <w:rsid w:val="00B171F5"/>
     <w:rsid w:val="00B204BF"/>
     <w:rsid w:val="00B535AA"/>
     <w:rsid w:val="00B83A5C"/>
     <w:rsid w:val="00BA74B8"/>
     <w:rsid w:val="00C040C4"/>
     <w:rsid w:val="00C058C6"/>
     <w:rsid w:val="00C1331B"/>
     <w:rsid w:val="00C44395"/>
     <w:rsid w:val="00C621D4"/>
     <w:rsid w:val="00CA5672"/>
     <w:rsid w:val="00D11F77"/>
     <w:rsid w:val="00D161CF"/>
     <w:rsid w:val="00D341B7"/>
     <w:rsid w:val="00D55152"/>
     <w:rsid w:val="00D91CC4"/>
     <w:rsid w:val="00D97A95"/>
     <w:rsid w:val="00DD2459"/>
     <w:rsid w:val="00DF4150"/>
     <w:rsid w:val="00E12DA0"/>
     <w:rsid w:val="00E243DA"/>
     <w:rsid w:val="00E46344"/>
-    <w:rsid w:val="00E46E3D"/>
     <w:rsid w:val="00E943BC"/>
     <w:rsid w:val="00EB173C"/>
     <w:rsid w:val="00ED1890"/>
     <w:rsid w:val="00F249E6"/>
     <w:rsid w:val="00F278FE"/>
-    <w:rsid w:val="00F4423F"/>
-    <w:rsid w:val="00F52BD8"/>
+    <w:rsid w:val="00F63289"/>
     <w:rsid w:val="00F66BB3"/>
     <w:rsid w:val="00F7619A"/>
     <w:rsid w:val="00F8162E"/>
     <w:rsid w:val="00FC711A"/>
     <w:rsid w:val="00FD0D2F"/>
     <w:rsid w:val="00FD2798"/>
     <w:rsid w:val="00FD7201"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="33DBFF72"/>
+  <w14:docId w14:val="044E3124"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3632,131 +5571,126 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:aliases w:val="Padrão"/>
     <w:semiHidden/>
     <w:rsid w:val="009E5244"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6REHSubsees">
     <w:name w:val="6. REH: Subseções"/>
     <w:basedOn w:val="3REHSees"/>
     <w:uiPriority w:val="5"/>
     <w:qFormat/>
     <w:rsid w:val="00B171F5"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="5"/>
       </w:numPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="Textodenotaderodap">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:link w:val="TextodenotaderodapChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B171F5"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC1">
+  <w:style w:type="paragraph" w:styleId="Sumrio1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00352C64"/>
     <w:pPr>
       <w:spacing w:after="100" w:line="480" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="11REHRodapdaedio">
     <w:name w:val="11. REH: Rodapé da edição"/>
     <w:link w:val="11REHRodapdaedioChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00B171F5"/>
     <w:pPr>
       <w:keepLines/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="right" w:pos="8505"/>
@@ -3786,135 +5720,135 @@
       <w:sz w:val="16"/>
       <w:szCs w:val="14"/>
       <w:lang w:val="pt-BR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1REHTtulodatraduo">
     <w:name w:val="1. REH: Título da tradução"/>
     <w:link w:val="1REHTtulodatraduoChar"/>
     <w:qFormat/>
     <w:rsid w:val="00847A4F"/>
     <w:pPr>
       <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:smallCaps/>
       <w:color w:val="1F4A63"/>
       <w:sz w:val="32"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="1REHTtulodatraduoChar">
     <w:name w:val="1. REH: Título da tradução Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="1REHTtulodatraduo"/>
     <w:rsid w:val="00847A4F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:smallCaps/>
       <w:color w:val="1F4A63"/>
       <w:sz w:val="32"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2REHNomedoaautora">
     <w:name w:val="2. REH: Nome do/a autor/a"/>
     <w:link w:val="2REHNomedoaautoraChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00C44395"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:smallCaps/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="2REHNomedoaautoraChar">
     <w:name w:val="2. REH: Nome do/a autor/a Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="2REHNomedoaautora"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="009E5244"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:smallCaps/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Refdenotaderodap">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FD0D2F"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="10REHNmerodepgina">
     <w:name w:val="10. REH: Número de página"/>
     <w:basedOn w:val="11REHRodapdaedio"/>
     <w:link w:val="10REHNmerodepginaChar"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00FD0D2F"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10REHNmerodepginaChar">
     <w:name w:val="10. REH: Número de página Char"/>
     <w:link w:val="10REHNmerodepgina"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="009E5244"/>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Courier New"/>
       <w:color w:val="000000"/>
       <w:spacing w:val="20"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="pt-BR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Tabelacomgrade">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="008F5AE3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Noto Sans CJK SC Regular" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4REHTextotraduzido">
     <w:name w:val="4. REH: Texto traduzido"/>
     <w:link w:val="4REHTextotraduzidoChar"/>
     <w:uiPriority w:val="3"/>
@@ -3930,664 +5864,647 @@
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3REHSees">
     <w:name w:val="3: REH: Seções"/>
     <w:link w:val="3REHSeesChar"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00590B72"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:i/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="4REHTextotraduzidoChar">
     <w:name w:val="4. REH: Texto traduzido Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="4REHTextotraduzido"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009E5244"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7REHNotaderodap">
     <w:name w:val="7. REH: Nota de rodapé"/>
     <w:link w:val="7REHNotaderodapChar"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="00C058C6"/>
     <w:pPr>
       <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="3REHSeesChar">
     <w:name w:val="3: REH: Seções Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="3REHSees"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="009E5244"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:i/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5REHCitaonocorpodotexto">
     <w:name w:val="5. REH: Citação no corpo do texto"/>
     <w:link w:val="5REHCitaonocorpodotextoChar"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
     <w:rsid w:val="006D1A7C"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="2268"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="7REHNotaderodapChar">
     <w:name w:val="7. REH: Nota de rodapé Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="7REHNotaderodap"/>
     <w:uiPriority w:val="6"/>
     <w:rsid w:val="009E5244"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8REHRefernciasbibliogrficas">
     <w:name w:val="8. REH: Referências bibliográficas"/>
     <w:link w:val="8REHRefernciasbibliogrficasChar"/>
     <w:uiPriority w:val="7"/>
     <w:qFormat/>
     <w:rsid w:val="00590B72"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:smallCaps/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="5REHCitaonocorpodotextoChar">
     <w:name w:val="5. REH: Citação no corpo do texto Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="5REHCitaonocorpodotexto"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="009E5244"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9REHOrganizaodasreferncias">
     <w:name w:val="9. REH: Organização das referências"/>
     <w:link w:val="9REHOrganizaodasrefernciasChar"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00C058C6"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="709" w:hanging="709"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="8REHRefernciasbibliogrficasChar">
     <w:name w:val="8. REH: Referências bibliográficas Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="8REHRefernciasbibliogrficas"/>
     <w:uiPriority w:val="7"/>
     <w:rsid w:val="009E5244"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:smallCaps/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="9REHOrganizaodasrefernciasChar">
     <w:name w:val="9. REH: Organização das referências Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="9REHOrganizaodasreferncias"/>
     <w:uiPriority w:val="8"/>
     <w:rsid w:val="009E5244"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="TextodoEspaoReservado">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B535AA"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-[...2 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodenotaderodapChar">
+    <w:name w:val="Texto de nota de rodapé Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Textodenotaderodap"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B171F5"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Cabealho">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:link w:val="CabealhoChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A7513E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
+    <w:name w:val="Cabeçalho Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Cabealho"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009E5244"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Rodap">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:link w:val="RodapChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A7513E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
+    <w:name w:val="Rodapé Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Rodap"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009E5244"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="564489822">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="995642389">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="70EFCADCF203744A91924C8555B4D236"/>
+        <w:name w:val="672CBFBF6E8C4AC5AD1A8D84BCBB1C8E"/>
         <w:category>
-          <w:name w:val="General"/>
+          <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{DF92E0C3-CAC0-1E41-A245-C6813B5EC489}"/>
+        <w:guid w:val="{A3081509-6E5F-4F6F-A952-3E3494735338}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0076639C" w:rsidRDefault="00000000">
+        <w:p w:rsidR="00000000" w:rsidRDefault="00071D62">
           <w:pPr>
-            <w:pStyle w:val="70EFCADCF203744A91924C8555B4D236"/>
+            <w:pStyle w:val="672CBFBF6E8C4AC5AD1A8D84BCBB1C8E"/>
           </w:pPr>
           <w:r w:rsidRPr="00030373">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
             </w:rPr>
             <w:t>Clique ou toque aqui para inserir o texto.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="8FFE9E03D1B4CA459FE5CA0235ABA444"/>
+        <w:name w:val="D6F6E6BE2B8F4A37BBE34FA9066BF0AC"/>
         <w:category>
-          <w:name w:val="General"/>
+          <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{C4BA1D6F-7644-7746-9085-014934162599}"/>
+        <w:guid w:val="{729AA3C3-9F17-427A-BD8D-A6A9405BC3D8}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0076639C" w:rsidRDefault="00000000">
+        <w:p w:rsidR="00000000" w:rsidRDefault="00071D62">
           <w:pPr>
-            <w:pStyle w:val="8FFE9E03D1B4CA459FE5CA0235ABA444"/>
+            <w:pStyle w:val="D6F6E6BE2B8F4A37BBE34FA9066BF0AC"/>
           </w:pPr>
           <w:r w:rsidRPr="00A65DEB">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
             </w:rPr>
             <w:t>Clique ou toque aqui para inserir o texto.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="ED5F20F842159543A7B27169BB71CFC2"/>
+        <w:name w:val="58A9CD723F494FB1A7D1FD0CEF242D3B"/>
         <w:category>
-          <w:name w:val="General"/>
+          <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{07463D5A-B04A-4540-ADA6-E780E4FB7953}"/>
+        <w:guid w:val="{C73CF160-D523-4F5A-BB60-1DF21ADA0C42}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0076639C" w:rsidRDefault="00000000">
+        <w:p w:rsidR="00000000" w:rsidRDefault="00071D62">
           <w:pPr>
-            <w:pStyle w:val="ED5F20F842159543A7B27169BB71CFC2"/>
+            <w:pStyle w:val="58A9CD723F494FB1A7D1FD0CEF242D3B"/>
           </w:pPr>
           <w:r w:rsidRPr="00A65DEB">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
             </w:rPr>
             <w:t>Clique ou toque aqui para inserir o texto.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="2E85713415C5BD45971FDE0F6E8EEC60"/>
+        <w:name w:val="ADDECB29B33C42BBB58519856A867DCA"/>
         <w:category>
-          <w:name w:val="General"/>
+          <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{2A9E3C0A-A21A-EB41-A823-37DA07635E5C}"/>
+        <w:guid w:val="{77B86F5E-08D4-4445-A479-AC2E4A43B367}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0076639C" w:rsidRDefault="00000000">
+        <w:p w:rsidR="00000000" w:rsidRDefault="00071D62">
           <w:pPr>
-            <w:pStyle w:val="2E85713415C5BD45971FDE0F6E8EEC60"/>
+            <w:pStyle w:val="ADDECB29B33C42BBB58519856A867DCA"/>
           </w:pPr>
           <w:r w:rsidRPr="00A65DEB">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
             </w:rPr>
             <w:t>Clique ou toque aqui para inserir o texto.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="B7960664751D8649BBA3D19FCD585A11"/>
+        <w:name w:val="E5CF09240282470988F7D8BF500FCEF8"/>
         <w:category>
-          <w:name w:val="General"/>
+          <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{9A3447D2-D167-2947-B58F-59C3E37F46A2}"/>
+        <w:guid w:val="{205BF238-EC63-40B8-8113-87A83EE60235}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0076639C" w:rsidRDefault="00000000">
+        <w:p w:rsidR="00000000" w:rsidRDefault="00071D62">
           <w:pPr>
-            <w:pStyle w:val="B7960664751D8649BBA3D19FCD585A11"/>
+            <w:pStyle w:val="E5CF09240282470988F7D8BF500FCEF8"/>
           </w:pPr>
           <w:r w:rsidRPr="00A65DEB">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
             </w:rPr>
             <w:t>Clique ou toque aqui para inserir o texto.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="E9361AF747F5A441A090E7BD347D194B"/>
+        <w:name w:val="5E62F10D90A9432799CFC89351EED970"/>
         <w:category>
-          <w:name w:val="General"/>
+          <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{7199C94D-7F79-E247-8CE1-236C7E83E4F1}"/>
+        <w:guid w:val="{4CE231D9-5B6B-4D8A-86C4-9E62A660008E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0076639C" w:rsidRDefault="00000000">
+        <w:p w:rsidR="00000000" w:rsidRDefault="00071D62">
           <w:pPr>
-            <w:pStyle w:val="E9361AF747F5A441A090E7BD347D194B"/>
+            <w:pStyle w:val="5E62F10D90A9432799CFC89351EED970"/>
           </w:pPr>
           <w:r w:rsidRPr="00A65DEB">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
             </w:rPr>
-            <w:t>Clique ou toque aqui para inserir o texto.</w:t>
+            <w:t xml:space="preserve">Clique ou toque aqui para inserir o </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A65DEB">
+            <w:rPr>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
+            </w:rPr>
+            <w:t>texto.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Noto Sans CJK SC Regular">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="FreeSans">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00831C9D"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00F4423F"/>
+    <w:rsidRoot w:val="00071D62"/>
+    <w:rsid w:val="00071D62"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-BR"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:kern w:val="2"/>
-[...3 lines deleted...]
-        <w14:ligatures w14:val="standardContextual"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4915,119 +6832,114 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="TextodoEspaoReservado">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="70EFCADCF203744A91924C8555B4D236">
-    <w:name w:val="70EFCADCF203744A91924C8555B4D236"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="672CBFBF6E8C4AC5AD1A8D84BCBB1C8E">
+    <w:name w:val="672CBFBF6E8C4AC5AD1A8D84BCBB1C8E"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8FFE9E03D1B4CA459FE5CA0235ABA444">
-    <w:name w:val="8FFE9E03D1B4CA459FE5CA0235ABA444"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D6F6E6BE2B8F4A37BBE34FA9066BF0AC">
+    <w:name w:val="D6F6E6BE2B8F4A37BBE34FA9066BF0AC"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ED5F20F842159543A7B27169BB71CFC2">
-    <w:name w:val="ED5F20F842159543A7B27169BB71CFC2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="58A9CD723F494FB1A7D1FD0CEF242D3B">
+    <w:name w:val="58A9CD723F494FB1A7D1FD0CEF242D3B"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2E85713415C5BD45971FDE0F6E8EEC60">
-    <w:name w:val="2E85713415C5BD45971FDE0F6E8EEC60"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ADDECB29B33C42BBB58519856A867DCA">
+    <w:name w:val="ADDECB29B33C42BBB58519856A867DCA"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B7960664751D8649BBA3D19FCD585A11">
-    <w:name w:val="B7960664751D8649BBA3D19FCD585A11"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E5CF09240282470988F7D8BF500FCEF8">
+    <w:name w:val="E5CF09240282470988F7D8BF500FCEF8"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E9361AF747F5A441A090E7BD347D194B">
-    <w:name w:val="E9361AF747F5A441A090E7BD347D194B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5E62F10D90A9432799CFC89351EED970">
+    <w:name w:val="5E62F10D90A9432799CFC89351EED970"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -5259,88 +7171,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D848F2D-E9D4-4A9F-99E9-0447A3964AD0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E6AE21E-33DD-4357-9793-FCC3CE299A75}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Template REH Traducoes 2026.dotx</Template>
+  <Template/>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>2216</Characters>
+  <Pages>4</Pages>
+  <Words>397</Words>
+  <Characters>2266</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>49</Lines>
-  <Paragraphs>23</Paragraphs>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
-[...5 lines deleted...]
-      </vt:variant>
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr/>
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2566</CharactersWithSpaces>
+  <CharactersWithSpaces>2658</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Emmanuel Nakamura</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>