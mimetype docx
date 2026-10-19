--- v0 (2026-09-24)
+++ v1 (2026-10-19)
@@ -1,278 +1,325 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.template.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="01F83C5D" w14:textId="77777777" w:rsidR="00C74F13" w:rsidRPr="00801E19" w:rsidRDefault="00801E19" w:rsidP="00801E19">
+    <w:p w:rsidR="00C74F13" w:rsidRPr="00801E19" w:rsidRDefault="00801E19" w:rsidP="00801E19">
       <w:pPr>
         <w:pStyle w:val="1REHEntrevistacom"/>
         <w:rPr>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00801E19">
         <w:rPr>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Entrevista com </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:szCs w:val="36"/>
           </w:rPr>
           <w:id w:val="-1626999148"/>
           <w:placeholder>
-            <w:docPart w:val="70DF9C30CE313E4E95790FC0EAEC4F8A"/>
+            <w:docPart w:val="85A0097F2FE84F518971FB827E36F48E"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00801E19">
             <w:rPr>
               <w:rStyle w:val="1REHEntrevistacomChar"/>
             </w:rPr>
             <w:t>Clique ou toque aqui para inserir o texto.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="2B307734" w14:textId="77777777" w:rsidR="00801E19" w:rsidRPr="00A40885" w:rsidRDefault="00801E19" w:rsidP="00801E19">
+    <w:p w:rsidR="00801E19" w:rsidRPr="00EA390C" w:rsidRDefault="00801E19" w:rsidP="00801E19">
       <w:pPr>
         <w:pStyle w:val="2REHTtulodaentrevista"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A40885">
+      <w:r w:rsidRPr="00EA390C">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Título da entrevista</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="1572620013"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
-          <w:docPart w:val="70DF9C30CE313E4E95790FC0EAEC4F8A"/>
+          <w:docPart w:val="85A0097F2FE84F518971FB827E36F48E"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rStyle w:val="3REHTitleoftheInterviewEnglishChar"/>
           <w:i w:val="0"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="7D59E14D" w14:textId="77777777" w:rsidR="002447A1" w:rsidRPr="00A40885" w:rsidRDefault="00801E19" w:rsidP="00801E19">
+        <w:p w:rsidR="002447A1" w:rsidRPr="00EA390C" w:rsidRDefault="00801E19" w:rsidP="00801E19">
           <w:pPr>
             <w:pStyle w:val="3REHTitleoftheInterviewEnglish"/>
             <w:rPr>
               <w:rStyle w:val="3REHTitleoftheInterviewEnglishChar"/>
               <w:i/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00A40885">
+          <w:r w:rsidRPr="00EA390C">
             <w:rPr>
               <w:rStyle w:val="3REHTitleoftheInterviewEnglishChar"/>
               <w:i/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>Title of the Interview (English)</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="7C254EE4" w14:textId="77777777" w:rsidR="00637941" w:rsidRPr="00A40885" w:rsidRDefault="002447A1" w:rsidP="00637941">
+    <w:p w:rsidR="00637941" w:rsidRPr="00EA390C" w:rsidRDefault="002447A1" w:rsidP="00637941">
       <w:pPr>
         <w:pStyle w:val="4REHNomedoaentrevistadora"/>
         <w:spacing w:before="360" w:after="360"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="1F4A63"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A40885">
+      <w:r w:rsidRPr="00EA390C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="1F4A63"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>▼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E506DB3" w14:textId="77777777" w:rsidR="00FD0D2F" w:rsidRPr="00845E7A" w:rsidRDefault="00000000" w:rsidP="00D91CC4">
+    <w:p w:rsidR="00FD0D2F" w:rsidRPr="00845E7A" w:rsidRDefault="009E01A0" w:rsidP="00D91CC4">
       <w:pPr>
         <w:pStyle w:val="4REHNomedoaentrevistadora"/>
         <w:rPr>
           <w:rStyle w:val="4REHNomedoaentrevistadoraChar"/>
           <w:b/>
           <w:smallCaps/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b w:val="0"/>
             <w:smallCaps w:val="0"/>
           </w:rPr>
           <w:id w:val="-1665000501"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
-            <w:docPart w:val="55999BB6638B3641A1D084A961B8E3FC"/>
+            <w:docPart w:val="ED783DB7906849BBA262D8BA371EA611"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="4REHNomedoaentrevistadoraChar"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="00FD0D2F" w:rsidRPr="00845E7A">
             <w:rPr>
               <w:rStyle w:val="4REHNomedoaentrevistadoraChar"/>
               <w:b/>
               <w:smallCaps/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t xml:space="preserve">Nome </w:t>
           </w:r>
+          <w:r w:rsidR="00EA390C">
+            <w:rPr>
+              <w:rStyle w:val="4REHNomedoaentrevistadoraChar"/>
+              <w:b/>
+              <w:smallCaps/>
+              <w:lang w:val="pt-BR"/>
+            </w:rPr>
+            <w:t>do(</w:t>
+          </w:r>
           <w:r w:rsidR="00A64E7F" w:rsidRPr="00845E7A">
             <w:rPr>
               <w:rStyle w:val="4REHNomedoaentrevistadoraChar"/>
               <w:b/>
               <w:smallCaps/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
-            <w:t xml:space="preserve">do/a </w:t>
+            <w:t>a</w:t>
+          </w:r>
+          <w:r w:rsidR="00EA390C">
+            <w:rPr>
+              <w:rStyle w:val="4REHNomedoaentrevistadoraChar"/>
+              <w:b/>
+              <w:smallCaps/>
+              <w:lang w:val="pt-BR"/>
+            </w:rPr>
+            <w:t>)</w:t>
+          </w:r>
+          <w:r w:rsidR="00A64E7F" w:rsidRPr="00845E7A">
+            <w:rPr>
+              <w:rStyle w:val="4REHNomedoaentrevistadoraChar"/>
+              <w:b/>
+              <w:smallCaps/>
+              <w:lang w:val="pt-BR"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00EA390C">
+            <w:rPr>
+              <w:rStyle w:val="4REHNomedoaentrevistadoraChar"/>
+              <w:b/>
+              <w:smallCaps/>
+              <w:lang w:val="pt-BR"/>
+            </w:rPr>
+            <w:t>entrevistador(</w:t>
           </w:r>
           <w:r w:rsidR="00801E19">
             <w:rPr>
               <w:rStyle w:val="4REHNomedoaentrevistadoraChar"/>
               <w:b/>
               <w:smallCaps/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
-            <w:t>entrevistador/a</w:t>
+            <w:t>a</w:t>
+          </w:r>
+          <w:r w:rsidR="00EA390C">
+            <w:rPr>
+              <w:rStyle w:val="4REHNomedoaentrevistadoraChar"/>
+              <w:b/>
+              <w:smallCaps/>
+              <w:lang w:val="pt-BR"/>
+            </w:rPr>
+            <w:t>)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FD0D2F" w:rsidRPr="00845E7A">
         <w:rPr>
           <w:rStyle w:val="4REHNomedoaentrevistadoraChar"/>
           <w:b/>
           <w:smallCaps/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:footnoteReference w:customMarkFollows="1" w:id="1"/>
         <w:t>*</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-2076345336"/>
         <w:placeholder>
-          <w:docPart w:val="55999BB6638B3641A1D084A961B8E3FC"/>
+          <w:docPart w:val="ED783DB7906849BBA262D8BA371EA611"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="2E8D4305" w14:textId="77777777" w:rsidR="00637941" w:rsidRPr="007039E1" w:rsidRDefault="00617243" w:rsidP="00D91CC4">
+        <w:p w:rsidR="00637941" w:rsidRPr="007039E1" w:rsidRDefault="00617243" w:rsidP="00D91CC4">
           <w:pPr>
             <w:pStyle w:val="5REHAfiliaoinstitucional"/>
             <w:rPr>
               <w:color w:val="FF0000"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:t>Af</w:t>
           </w:r>
           <w:r w:rsidR="00496565" w:rsidRPr="00D91CC4">
             <w:t>iliação institucional</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="7C50EC3B" w14:textId="77777777" w:rsidR="00637941" w:rsidRPr="00D91CC4" w:rsidRDefault="00F249E6" w:rsidP="00D91CC4">
+    <w:p w:rsidR="00637941" w:rsidRPr="00D91CC4" w:rsidRDefault="00F249E6" w:rsidP="00D91CC4">
       <w:pPr>
         <w:pStyle w:val="6REHOrcid"/>
       </w:pPr>
       <w:r w:rsidRPr="00D91CC4">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C1C2A97" wp14:editId="35790521">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C1C2A97" wp14:editId="7F9AA038">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1892300</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>11430</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="156845" cy="180975"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:wrapNone/>
             <wp:docPr id="36" name="Imagem 36" descr="File:Orcid icon.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 19" descr="File:Orcid icon.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
@@ -294,525 +341,543 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1060822600"/>
           <w:placeholder>
-            <w:docPart w:val="041B9AB5E0EAC7498A2E22A07E6C9F40"/>
+            <w:docPart w:val="30C71F90E022495B8C5898511D396355"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="4REHNomedoaentrevistadoraChar"/>
             <w:b/>
             <w:smallCaps/>
             <w:sz w:val="24"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="00637941" w:rsidRPr="00D91CC4">
             <w:rPr>
               <w:rStyle w:val="4REHNomedoaentrevistadoraChar"/>
               <w:b w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>http:/</w:t>
           </w:r>
           <w:r w:rsidR="007039E1" w:rsidRPr="00D91CC4">
             <w:rPr>
               <w:rStyle w:val="4REHNomedoaentrevistadoraChar"/>
               <w:b w:val="0"/>
               <w:smallCaps w:val="0"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>/orcid.org/0000-0000-0000-0000</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="47839655" w14:textId="77777777" w:rsidR="007039E1" w:rsidRPr="007039E1" w:rsidRDefault="00000000" w:rsidP="00D91CC4">
+    <w:p w:rsidR="007039E1" w:rsidRPr="007039E1" w:rsidRDefault="009E01A0" w:rsidP="00D91CC4">
       <w:pPr>
         <w:pStyle w:val="7REHE-mail"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1307785165"/>
           <w:placeholder>
-            <w:docPart w:val="C4AFBB995515D34FB87331875FC72C38"/>
+            <w:docPart w:val="774820CE883640E9B4717D617FB2E98E"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="4REHNomedoaentrevistadoraChar"/>
             <w:b/>
             <w:i w:val="0"/>
             <w:smallCaps/>
             <w:sz w:val="24"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="007039E1" w:rsidRPr="007039E1">
             <w:t>email@exemplo.br</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="1E2B214F" w14:textId="77777777" w:rsidR="00637941" w:rsidRDefault="00637941" w:rsidP="007039E1">
+    <w:p w:rsidR="00637941" w:rsidRDefault="00637941" w:rsidP="007039E1">
       <w:pPr>
         <w:pStyle w:val="4REHNomedoaentrevistadora"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77A992C9" w14:textId="77777777" w:rsidR="004601FC" w:rsidRPr="00845E7A" w:rsidRDefault="004601FC" w:rsidP="004601FC">
+    <w:p w:rsidR="004601FC" w:rsidRPr="00845E7A" w:rsidRDefault="004601FC" w:rsidP="004601FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:sectPr w:rsidR="004601FC" w:rsidRPr="00845E7A" w:rsidSect="00C040C4">
           <w:headerReference w:type="even" r:id="rId9"/>
           <w:headerReference w:type="default" r:id="rId10"/>
           <w:footerReference w:type="even" r:id="rId11"/>
           <w:footerReference w:type="default" r:id="rId12"/>
           <w:headerReference w:type="first" r:id="rId13"/>
           <w:footerReference w:type="first" r:id="rId14"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="3402" w:right="1134" w:bottom="1418" w:left="1134" w:header="709" w:footer="822" w:gutter="0"/>
           <w:pgNumType w:fmt="numberInDash"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F7126F9" w14:textId="77777777" w:rsidR="004601FC" w:rsidRPr="00B171F5" w:rsidRDefault="00801E19" w:rsidP="004601FC">
+    <w:p w:rsidR="004601FC" w:rsidRPr="00B171F5" w:rsidRDefault="00801E19" w:rsidP="004601FC">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A40885">
-[...5 lines deleted...]
-      <w:r w:rsidR="004601FC" w:rsidRPr="00A40885">
+      <w:r w:rsidRPr="00EA390C">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>[Redigir uma brev</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA390C">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>e introdução ou apresentação do(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA390C">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA390C">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>) entrevistado(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA390C">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA390C">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA390C">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">]. </w:t>
+      </w:r>
+      <w:r w:rsidR="004601FC" w:rsidRPr="00EA390C">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Lorem ipsum dolor sit amet, consectetur adipiscing elit, sed do eiusmod tempor incididunt ut labore et dolore magna aliqua. Ut enim ad minim veniam, quis nostrud exercitation ullamco laboris nisi ut aliquip ex ea commodo consequat.</w:t>
       </w:r>
       <w:r w:rsidR="004601FC">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Refdenotaderodap"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="004601FC" w:rsidRPr="00A40885">
+      <w:r w:rsidR="004601FC" w:rsidRPr="00EA390C">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004601FC" w:rsidRPr="00EB173C">
         <w:t>Duis aute irure dolor in reprehenderit in voluptate velit esse cillum dolore eu fugiat nulla pariatur. Excepteur sint occaecat cupidatat non proident, sunt in culpa qui officia deserunt mollit anim id est laborum.</w:t>
       </w:r>
       <w:r w:rsidR="004601FC">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Refdenotaderodap"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidR="004601FC" w:rsidRPr="00EB173C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72F10555" w14:textId="77777777" w:rsidR="00801E19" w:rsidRDefault="00801E19" w:rsidP="004601FC">
+    <w:p w:rsidR="00801E19" w:rsidRDefault="00EA390C" w:rsidP="004601FC">
       <w:pPr>
         <w:pStyle w:val="9REHRefernciasbibliogrficas"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Nome do/a entrevistador/A: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00801E19">
+        <w:t>Nome do(a) Entrevistador(a)</w:t>
+      </w:r>
+      <w:r w:rsidR="00801E19">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00801E19" w:rsidRPr="00801E19">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:smallCaps w:val="0"/>
         </w:rPr>
         <w:t>Pergunta?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="236676C8" w14:textId="77777777" w:rsidR="00801E19" w:rsidRDefault="00801E19" w:rsidP="004601FC">
+    <w:p w:rsidR="00801E19" w:rsidRDefault="00801E19" w:rsidP="004601FC">
       <w:pPr>
         <w:pStyle w:val="9REHRefernciasbibliogrficas"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Nome do/a Entrevistado/a: </w:t>
+        <w:t>Nome do</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA390C">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA390C">
+        <w:t>) Entrevistado(</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA390C">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00893CE7">
         <w:rPr>
           <w:b w:val="0"/>
           <w:smallCaps w:val="0"/>
         </w:rPr>
         <w:t>Resposta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CE79586" w14:textId="77777777" w:rsidR="004601FC" w:rsidRDefault="004601FC" w:rsidP="004601FC">
+    <w:p w:rsidR="004601FC" w:rsidRDefault="004601FC" w:rsidP="004601FC">
       <w:pPr>
         <w:pStyle w:val="9REHRefernciasbibliogrficas"/>
       </w:pPr>
       <w:r>
         <w:t>Referências bibliográficas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B5FF85E" w14:textId="77777777" w:rsidR="004601FC" w:rsidRPr="00590B72" w:rsidRDefault="004601FC" w:rsidP="004601FC">
+    <w:p w:rsidR="004601FC" w:rsidRPr="00590B72" w:rsidRDefault="004601FC" w:rsidP="004601FC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="7030A0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00590B72">
         <w:rPr>
           <w:i/>
           <w:color w:val="7030A0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>As referências devem ser listadas em ordem alfabética pelo sobrenome do primeiro autor, com recuo deslocado de 1,25 cm a partir da segunda linha. Somente as obras efetivamente citadas no manuscrito devem constar na lista. Quando houver mais de uma obra do mesmo autor publicada no mesmo ano, devem-se acrescentar letras minúsculas ao ano (2024a, 2024b etc.), tanto no texto quanto na lista de referências.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="7030A0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Veja exemplos a seguir:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BC7FAF3" w14:textId="77777777" w:rsidR="004601FC" w:rsidRPr="00590B72" w:rsidRDefault="004601FC" w:rsidP="004601FC">
+    <w:p w:rsidR="004601FC" w:rsidRPr="00590B72" w:rsidRDefault="004601FC" w:rsidP="004601FC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01F31D17" w14:textId="77777777" w:rsidR="004601FC" w:rsidRPr="00A40885" w:rsidRDefault="004601FC" w:rsidP="00C058C6">
+    <w:p w:rsidR="004601FC" w:rsidRPr="004601FC" w:rsidRDefault="004601FC" w:rsidP="00C058C6">
       <w:pPr>
         <w:pStyle w:val="10REHOrganizaodasreferncias"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00590B72">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Ferrarin, Alfredo. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004601FC">
+        <w:t xml:space="preserve">2001. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004601FC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Hegel and Aristotle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004601FC">
+        <w:t>. Cambridge University Press.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004601FC" w:rsidRPr="00590B72" w:rsidRDefault="004601FC" w:rsidP="00C058C6">
+      <w:pPr>
+        <w:pStyle w:val="10REHOrganizaodasreferncias"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00590B72">
+        <w:t xml:space="preserve">Marcuse, Herbert. 1978. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00590B72">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Razão e revolução: Hegel e o advento da teoria social</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00590B72">
+        <w:t>. Traduzido por Marília Barroso. 2. ed. Paz e Terra. Publicado originalmente em 1941.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004601FC" w:rsidRPr="00590B72" w:rsidRDefault="004601FC" w:rsidP="00C058C6">
+      <w:pPr>
+        <w:pStyle w:val="10REHOrganizaodasreferncias"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A40885">
+      <w:r w:rsidRPr="004601FC">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A40885">
+        <w:t xml:space="preserve">Quante, Michael. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00590B72">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2004. “The Sittlich and the Moral: Hegel’s Legacy.” In </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00590B72">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Hegel and Aristotle</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A40885">
+        <w:t>Hegel and the Tradition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00590B72">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>. Cambridge University Press.</w:t>
+        <w:t>, organizado por F. Dudley, 112–134. Toronto: University of Toronto Press, 2004.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66AFA28A" w14:textId="2A5CF6D2" w:rsidR="004601FC" w:rsidRPr="00590B72" w:rsidRDefault="004601FC" w:rsidP="00C058C6">
+    <w:p w:rsidR="004601FC" w:rsidRPr="004601FC" w:rsidRDefault="004601FC" w:rsidP="00C058C6">
       <w:pPr>
         <w:pStyle w:val="10REHOrganizaodasreferncias"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00D51065">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Marcuse, Herbert. </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="004601FC">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neuser, Wolfgang. </w:t>
       </w:r>
       <w:r w:rsidRPr="00590B72">
-        <w:t xml:space="preserve">1978. </w:t>
-[...28 lines deleted...]
-      <w:r w:rsidRPr="00590B72">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1998. “Hegels Naturphilosophie und ihre Rezeption.” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004601FC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Hegel and the Tradition</w:t>
+        <w:t>Hegel-Studien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004601FC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 33 (2): 45–70.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004601FC" w:rsidRPr="00590B72" w:rsidRDefault="004601FC" w:rsidP="00C058C6">
+      <w:pPr>
+        <w:pStyle w:val="10REHOrganizaodasreferncias"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004601FC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Houlgate, Stephen. </w:t>
       </w:r>
       <w:r w:rsidRPr="00590B72">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, organizado por </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">2016. “Hegel’s Logic.” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00590B72">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Will</w:t>
+        <w:t>Bulletin of the Hegel Society of Great Britain</w:t>
       </w:r>
       <w:r w:rsidRPr="00590B72">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Dudley, 112–134. University of Toronto Press, 2004.</w:t>
+        <w:t xml:space="preserve"> 37 (1–2): 1–22. https://doi.org/10.1017/hgl.2016.3.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EA7540C" w14:textId="77777777" w:rsidR="004601FC" w:rsidRPr="00D51065" w:rsidRDefault="004601FC" w:rsidP="00C058C6">
+    <w:p w:rsidR="004601FC" w:rsidRPr="004601FC" w:rsidRDefault="004601FC" w:rsidP="00C058C6">
       <w:pPr>
         <w:pStyle w:val="10REHOrganizaodasreferncias"/>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004601FC">
+      <w:r w:rsidRPr="00590B72">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Neuser, Wolfgang. </w:t>
+        <w:t xml:space="preserve">Hegel, Georg Wilhelm Friedrich. 1986. </w:t>
       </w:r>
       <w:r w:rsidRPr="00590B72">
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00D51065">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>Hegel-Studien</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D51065">
+        <w:t>Werke in zwanzig Bänden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00590B72">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 33 (2): 45–70.</w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004601FC">
+        <w:t xml:space="preserve">Organizado por Eva Moldenhauer e Karl Markus Michel. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004601FC">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Suhrkamp.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="145024CE" w14:textId="0132FBB6" w:rsidR="004601FC" w:rsidRPr="00A40885" w:rsidRDefault="004601FC" w:rsidP="00C058C6">
+    <w:p w:rsidR="004601FC" w:rsidRPr="004601FC" w:rsidRDefault="004601FC" w:rsidP="00C058C6">
       <w:pPr>
         <w:pStyle w:val="10REHOrganizaodasreferncias"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00590B72">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r w:rsidR="00A40885" w:rsidRPr="00A40885">
+        <w:t xml:space="preserve">Hegel, Georg Wilhelm Friedrich. 1968–. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00590B72">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>Hegel</w:t>
-[...84 lines deleted...]
-        </w:rPr>
         <w:t>Gesammelte Werke</w:t>
       </w:r>
       <w:r w:rsidRPr="00590B72">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">. Em cooperação com a Deutsche Forschungsgemeinschaft, publicada pela Nordrhein-Westfälische Akademie der Wissenschaften em cooperação com a Hegel-Kommission der Nordrhein-Westfälischen Akademie der Wissenschaften e o Hegel-Archiv da Ruhr-Universität Bochum. </w:t>
       </w:r>
       <w:r w:rsidRPr="004601FC">
         <w:t>Hamburg: Meiner.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B485800" w14:textId="77777777" w:rsidR="004601FC" w:rsidRPr="008A1D5E" w:rsidRDefault="004601FC" w:rsidP="004601FC">
+    <w:p w:rsidR="004601FC" w:rsidRPr="008A1D5E" w:rsidRDefault="004601FC" w:rsidP="004601FC">
       <w:pPr>
         <w:spacing w:before="840" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:smallCaps/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00590B72">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD2459">
         <w:rPr>
           <w:color w:val="7030A0"/>
           <w:sz w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>[Não preencher]</w:t>
       </w:r>
       <w:r>
@@ -850,1097 +915,1375 @@
       <w:r>
         <w:rPr>
           <w:smallCaps/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>xx</w:t>
       </w:r>
       <w:r w:rsidRPr="008A1D5E">
         <w:rPr>
           <w:smallCaps/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:smallCaps/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>xxxx</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F77A8F5" w14:textId="19588422" w:rsidR="004601FC" w:rsidRPr="00A40885" w:rsidRDefault="004601FC" w:rsidP="00A40885">
+    <w:p w:rsidR="004601FC" w:rsidRPr="008A1D5E" w:rsidRDefault="004601FC" w:rsidP="004601FC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:smallCaps/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:sectPr w:rsidR="004601FC" w:rsidRPr="00A40885" w:rsidSect="004601FC">
+      </w:pPr>
+      <w:r w:rsidRPr="00DD2459">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>[Não preencher]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A1D5E">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aceito em </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A1D5E">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A1D5E">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004601FC" w:rsidRDefault="004601FC" w:rsidP="00C040C4">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="004601FC" w:rsidSect="004601FC">
           <w:headerReference w:type="default" r:id="rId15"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1701" w:right="1418" w:bottom="1701" w:left="1418" w:header="709" w:footer="822" w:gutter="0"/>
           <w:pgNumType w:fmt="numberInDash"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD2459">
-[...62 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="3C998C1B" w14:textId="77777777" w:rsidR="004601FC" w:rsidRDefault="004601FC" w:rsidP="00C040C4">
+    <w:p w:rsidR="004601FC" w:rsidRDefault="004601FC" w:rsidP="00C040C4">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:sectPr w:rsidR="004601FC" w:rsidSect="00C040C4">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="3402" w:right="1134" w:bottom="1418" w:left="1134" w:header="709" w:footer="822" w:gutter="0"/>
           <w:pgNumType w:fmt="numberInDash"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69A0BE20" w14:textId="77777777" w:rsidR="00DF4150" w:rsidRPr="00C040C4" w:rsidRDefault="00DF4150" w:rsidP="00C040C4">
+    <w:p w:rsidR="00DF4150" w:rsidRPr="00C040C4" w:rsidRDefault="00DF4150" w:rsidP="00C040C4">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:sectPr w:rsidR="00DF4150" w:rsidRPr="00C040C4" w:rsidSect="00C040C4">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="3402" w:right="1134" w:bottom="1418" w:left="1134" w:header="709" w:footer="822" w:gutter="0"/>
           <w:pgNumType w:fmt="numberInDash"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A68F03D" w14:textId="77777777" w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="008F5AE3" w:rsidP="00FD0D2F">
+    <w:p w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="008F5AE3" w:rsidP="00FD0D2F">
+      <w:pPr>
+        <w:spacing w:after="720" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="008F5AE3" w:rsidP="00FD0D2F">
+      <w:pPr>
+        <w:spacing w:after="720" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="008F5AE3" w:rsidP="00FD0D2F">
+      <w:pPr>
+        <w:spacing w:after="720" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="008F5AE3" w:rsidP="00FD0D2F">
+      <w:pPr>
+        <w:spacing w:after="720" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="008F5AE3" w:rsidP="00FD0D2F">
+      <w:pPr>
+        <w:spacing w:after="720" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="008F5AE3" w:rsidP="00FD0D2F">
+      <w:pPr>
+        <w:spacing w:after="720" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="008F5AE3" w:rsidP="00FD0D2F">
+      <w:pPr>
+        <w:spacing w:after="720" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="008F5AE3" w:rsidP="00FD0D2F">
+      <w:pPr>
+        <w:spacing w:after="720" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="008F5AE3" w:rsidP="00FD0D2F">
+      <w:pPr>
+        <w:spacing w:after="720" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="008F5AE3" w:rsidP="00FD0D2F">
+      <w:pPr>
+        <w:spacing w:after="720" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="008F5AE3" w:rsidP="00FD0D2F">
+      <w:pPr>
+        <w:spacing w:after="720" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="008F5AE3" w:rsidP="00FD0D2F">
+      <w:pPr>
+        <w:spacing w:after="720" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="008F5AE3" w:rsidP="00FD0D2F">
+      <w:pPr>
+        <w:spacing w:after="720" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="008F5AE3" w:rsidP="00FD0D2F">
+      <w:pPr>
+        <w:spacing w:after="720" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="008F5AE3" w:rsidP="00FD0D2F">
+      <w:pPr>
+        <w:spacing w:after="720" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="008F5AE3" w:rsidP="00FD0D2F">
+      <w:pPr>
+        <w:spacing w:after="720" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="008F5AE3" w:rsidP="00FD0D2F">
+      <w:pPr>
+        <w:spacing w:after="720" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="008F5AE3" w:rsidP="00FD0D2F">
+      <w:pPr>
+        <w:spacing w:after="720" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="008F5AE3" w:rsidP="00FD0D2F">
+      <w:pPr>
+        <w:spacing w:after="720" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="008F5AE3" w:rsidP="00FD0D2F">
+      <w:pPr>
+        <w:spacing w:after="720" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="008F5AE3" w:rsidP="00FD0D2F">
+      <w:pPr>
+        <w:spacing w:after="720" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="008F5AE3" w:rsidP="00FD0D2F">
+      <w:pPr>
+        <w:spacing w:after="720" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="008F5AE3" w:rsidP="00FD0D2F">
+      <w:pPr>
+        <w:spacing w:after="720" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="008F5AE3" w:rsidP="00FD0D2F">
+      <w:pPr>
+        <w:spacing w:after="720" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="008F5AE3" w:rsidP="00FD0D2F">
+      <w:pPr>
+        <w:spacing w:after="720" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="008F5AE3" w:rsidP="00FD0D2F">
       <w:pPr>
         <w:spacing w:after="720" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:smallCaps/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidSect="00C040C4">
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:headerReference w:type="first" r:id="rId17"/>
       <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1418" w:bottom="1701" w:left="1418" w:header="709" w:footer="749" w:gutter="0"/>
       <w:pgNumType w:fmt="numberInDash"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C138296" w14:textId="77777777" w:rsidR="00000C23" w:rsidRDefault="00000C23" w:rsidP="00FD0D2F">
+    <w:p w:rsidR="009E01A0" w:rsidRDefault="009E01A0" w:rsidP="00FD0D2F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4385AF00" w14:textId="77777777" w:rsidR="00000C23" w:rsidRDefault="00000C23"/>
+    <w:p w:rsidR="009E01A0" w:rsidRDefault="009E01A0"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E2046D0" w14:textId="77777777" w:rsidR="00000C23" w:rsidRDefault="00000C23" w:rsidP="00FD0D2F">
+    <w:p w:rsidR="009E01A0" w:rsidRDefault="009E01A0" w:rsidP="00FD0D2F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57496D8E" w14:textId="77777777" w:rsidR="00000C23" w:rsidRDefault="00000C23"/>
+    <w:p w:rsidR="009E01A0" w:rsidRDefault="009E01A0"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{6436D096-8EE8-9243-97E5-C9C97062FB07}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{66BFDF44-88C0-46DD-B7AD-E3AA90DAC963}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{59AC6E29-9E40-4544-B3C9-4515418C1624}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId5" w:fontKey="{300A4DFA-9365-4740-98E6-DE0C74BCBA4A}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{9ED4DE35-0F55-407E-92F2-DBC7697EAFEF}"/>
+    <w:embedBold r:id="rId3" w:fontKey="{BA84653A-D1FE-4002-81F4-6B792CB6FA79}"/>
+    <w:embedItalic r:id="rId4" w:fontKey="{8D10DCDC-6F38-4ECD-AD38-A4D7353FA1B5}"/>
+    <w:embedBoldItalic r:id="rId5" w:fontKey="{53073EFB-B4F3-4E61-B30F-B9B237916209}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{D6265368-4116-48F2-A90A-3FE21DDB0C64}"/>
+    <w:embedBold r:id="rId7" w:fontKey="{35C59C45-3342-49DB-AAE4-FA60C8167492}"/>
+    <w:embedItalic r:id="rId8" w:fontKey="{10EAD0E8-2F6E-441A-88A6-7E2AA13B4888}"/>
+    <w:embedBoldItalic r:id="rId9" w:fontKey="{0B53A274-D7A4-4108-A11B-94E2091DDEBC}"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId10" w:fontKey="{42C2934E-B5C4-8E4D-B368-14A710613320}"/>
+    <w:embedRegular r:id="rId10" w:fontKey="{CDA76EAA-AFCB-4519-AE7E-25F309A80081}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId11" w:fontKey="{A3A932D0-7F4A-441C-96F1-2BAE80E0C6F6}"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans CJK SC Regular">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="020B0604020202020204"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="FreeSans">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="020B0604020202020204"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId15" w:fontKey="{66BFD806-6120-B54C-BA60-E574FE065AA8}"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId12" w:fontKey="{44EA24AC-74D3-49B6-876E-D1AC69BDB48C}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId13" w:fontKey="{2105E9C4-9D7A-4351-B573-BB131694EF31}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="799C3F89" w14:textId="77777777" w:rsidR="00BE5415" w:rsidRDefault="00BE5415">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00C42B37" w:rsidRDefault="00C42B37">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="462D948E" w14:textId="77777777" w:rsidR="00FD0D2F" w:rsidRPr="00B171F5" w:rsidRDefault="00FD0D2F" w:rsidP="00B171F5">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00FD0D2F" w:rsidRPr="00B171F5" w:rsidRDefault="00FD0D2F" w:rsidP="00B171F5">
     <w:pPr>
       <w:pStyle w:val="12REHRodapdaedio"/>
     </w:pPr>
     <w:r w:rsidRPr="00B171F5">
       <w:t xml:space="preserve">Revista Eletrônica Estudos Hegelianos </w:t>
     </w:r>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Symbol" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>▼</w:t>
     </w:r>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:eastAsia="Symbol"/>
       </w:rPr>
       <w:t xml:space="preserve"> Ano </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Symbol"/>
         </w:rPr>
         <w:id w:val="-1243713453"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
-          <w:docPart w:val="70DF9C30CE313E4E95790FC0EAEC4F8A"/>
+          <w:docPart w:val="85A0097F2FE84F518971FB827E36F48E"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidRPr="00B171F5">
           <w:rPr>
             <w:rFonts w:eastAsia="Symbol"/>
           </w:rPr>
           <w:t>xx</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:eastAsia="Symbol"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="002C2EE9" w:rsidRPr="00B171F5">
       <w:t>N</w:t>
     </w:r>
     <w:r w:rsidRPr="00B171F5">
       <w:t>º</w:t>
     </w:r>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:eastAsia="Symbol"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Symbol"/>
         </w:rPr>
         <w:id w:val="-2021838874"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
-          <w:docPart w:val="70DF9C30CE313E4E95790FC0EAEC4F8A"/>
+          <w:docPart w:val="85A0097F2FE84F518971FB827E36F48E"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidRPr="00B171F5">
           <w:rPr>
             <w:rFonts w:eastAsia="Symbol"/>
           </w:rPr>
           <w:t>xx</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:eastAsia="Symbol"/>
       </w:rPr>
       <w:t xml:space="preserve"> (</w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Symbol"/>
         </w:rPr>
         <w:id w:val="-921944989"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
-          <w:docPart w:val="70DF9C30CE313E4E95790FC0EAEC4F8A"/>
+          <w:docPart w:val="85A0097F2FE84F518971FB827E36F48E"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidRPr="00B171F5">
           <w:rPr>
             <w:rFonts w:eastAsia="Symbol"/>
           </w:rPr>
           <w:t>xxxx</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:eastAsia="Symbol"/>
       </w:rPr>
       <w:t xml:space="preserve">) </w:t>
     </w:r>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Symbol" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>▼</w:t>
     </w:r>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:eastAsia="Symbol"/>
       </w:rPr>
       <w:t xml:space="preserve"> p.</w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Symbol"/>
         </w:rPr>
         <w:id w:val="-247430180"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
-          <w:docPart w:val="70DF9C30CE313E4E95790FC0EAEC4F8A"/>
+          <w:docPart w:val="85A0097F2FE84F518971FB827E36F48E"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidRPr="00B171F5">
           <w:rPr>
             <w:rFonts w:eastAsia="Symbol"/>
           </w:rPr>
           <w:t>xxx-xxx</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:eastAsia="Symbol"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Symbol" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>▼</w:t>
     </w:r>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:eastAsia="Symbol"/>
       </w:rPr>
       <w:t xml:space="preserve"> ISSN 1980-8372</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5DA8D756" w14:textId="77777777" w:rsidR="00FD0D2F" w:rsidRPr="00FD0D2F" w:rsidRDefault="00FD0D2F" w:rsidP="00FD0D2F">
+  <w:p w:rsidR="00FD0D2F" w:rsidRPr="00FD0D2F" w:rsidRDefault="00FD0D2F" w:rsidP="00FD0D2F">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00847EF7">
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00847EF7">
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
       </w:rPr>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00847EF7">
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00BE5415">
+    <w:r w:rsidR="00C42B37">
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         <w:noProof/>
       </w:rPr>
       <w:t>- 2 -</w:t>
     </w:r>
     <w:r w:rsidRPr="00847EF7">
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="49884E51" w14:textId="77777777" w:rsidR="00FD0D2F" w:rsidRPr="00FD0D2F" w:rsidRDefault="00BE5415" w:rsidP="00BE5415">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00FD0D2F" w:rsidRPr="00FD0D2F" w:rsidRDefault="00EA390C" w:rsidP="00EA390C">
     <w:pPr>
       <w:pStyle w:val="11REHNmerodepgina"/>
       <w:pBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
+        <w:tab w:val="clear" w:pos="8505"/>
         <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:jc w:val="both"/>
     </w:pPr>
+    <w:bookmarkStart w:id="1" w:name="_GoBack"/>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C740E53" wp14:editId="7B564E28">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27A4F266" wp14:editId="7DF3F67D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>3813493</wp:posOffset>
+            <wp:posOffset>5203190</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-1202</wp:posOffset>
+            <wp:posOffset>7395</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="2637129" cy="293370"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:extent cx="908050" cy="323215"/>
+          <wp:effectExtent l="0" t="0" r="6350" b="635"/>
           <wp:wrapNone/>
-          <wp:docPr id="111" name="Imagem 111"/>
-[...2 lines deleted...]
-          </wp:cNvGraphicFramePr>
+          <wp:docPr id="2" name="Imagem 2">
+            <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId1"/>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="CC Revista.png"/>
+                  <pic:cNvPr id="2" name="Imagem 2">
+                    <a:hlinkClick r:id="rId1"/>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print">
+                  <a:blip r:embed="rId2" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="2637129" cy="293370"/>
+                    <a:ext cx="908050" cy="323215"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="00BE5415">
+    <w:bookmarkEnd w:id="1"/>
+    <w:r w:rsidR="00BE5415" w:rsidRPr="00BE5415">
       <w:rPr>
         <w:spacing w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>DOI:</w:t>
     </w:r>
-    <w:r w:rsidRPr="00BE5415">
+    <w:r w:rsidR="00BE5415" w:rsidRPr="00BE5415">
       <w:rPr>
         <w:spacing w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="00BE5415">
+    <w:r w:rsidR="00BE5415" w:rsidRPr="00BE5415">
       <w:rPr>
         <w:spacing w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>https://doi.org/</w:t>
     </w:r>
+    <w:r w:rsidR="00BE5415">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00FD0D2F" w:rsidRPr="00847EF7">
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00FD0D2F" w:rsidRPr="00847EF7">
+      <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+    </w:r>
+    <w:r w:rsidR="00FD0D2F" w:rsidRPr="00847EF7">
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00C42B37">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>- 1 -</w:t>
+    </w:r>
+    <w:r w:rsidR="00FD0D2F" w:rsidRPr="00847EF7">
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
     <w:r>
       <w:tab/>
-    </w:r>
-[...16 lines deleted...]
-      <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="44A78B75" w14:textId="77777777" w:rsidR="00C040C4" w:rsidRPr="00B171F5" w:rsidRDefault="00C040C4" w:rsidP="00B171F5">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00C040C4" w:rsidRPr="00B171F5" w:rsidRDefault="00C040C4" w:rsidP="00B171F5">
     <w:pPr>
       <w:pStyle w:val="12REHRodapdaedio"/>
     </w:pPr>
     <w:r w:rsidRPr="00B171F5">
       <w:t xml:space="preserve">Revista Eletrônica Estudos Hegelianos </w:t>
     </w:r>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Symbol" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>▼</w:t>
     </w:r>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:eastAsia="Symbol"/>
       </w:rPr>
       <w:t xml:space="preserve"> Ano </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Symbol"/>
         </w:rPr>
         <w:id w:val="-1127459637"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
-          <w:docPart w:val="FA27C04A9E21E04385FC2AB3ECA03BB4"/>
+          <w:docPart w:val="3C9407CB7469498EBB4283B495EB332B"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidRPr="00B171F5">
           <w:rPr>
             <w:rFonts w:eastAsia="Symbol"/>
           </w:rPr>
           <w:t>xx</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:eastAsia="Symbol"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00B171F5">
       <w:t>Nº</w:t>
     </w:r>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:eastAsia="Symbol"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Symbol"/>
         </w:rPr>
         <w:id w:val="1329323177"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
-          <w:docPart w:val="FA27C04A9E21E04385FC2AB3ECA03BB4"/>
+          <w:docPart w:val="3C9407CB7469498EBB4283B495EB332B"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidRPr="00B171F5">
           <w:rPr>
             <w:rFonts w:eastAsia="Symbol"/>
           </w:rPr>
           <w:t>xx</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:eastAsia="Symbol"/>
       </w:rPr>
       <w:t xml:space="preserve"> (</w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Symbol"/>
         </w:rPr>
         <w:id w:val="-1509051098"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
-          <w:docPart w:val="FA27C04A9E21E04385FC2AB3ECA03BB4"/>
+          <w:docPart w:val="3C9407CB7469498EBB4283B495EB332B"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidRPr="00B171F5">
           <w:rPr>
             <w:rFonts w:eastAsia="Symbol"/>
           </w:rPr>
           <w:t>xxxx</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:eastAsia="Symbol"/>
       </w:rPr>
       <w:t xml:space="preserve">) </w:t>
     </w:r>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Symbol" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>▼</w:t>
     </w:r>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:eastAsia="Symbol"/>
       </w:rPr>
       <w:t xml:space="preserve"> p.</w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Symbol"/>
         </w:rPr>
         <w:id w:val="-624309930"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
-          <w:docPart w:val="FA27C04A9E21E04385FC2AB3ECA03BB4"/>
+          <w:docPart w:val="3C9407CB7469498EBB4283B495EB332B"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidRPr="00B171F5">
           <w:rPr>
             <w:rFonts w:eastAsia="Symbol"/>
           </w:rPr>
           <w:t>xxx-xxx</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:eastAsia="Symbol"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Symbol" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>▼</w:t>
     </w:r>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:eastAsia="Symbol"/>
       </w:rPr>
       <w:t xml:space="preserve"> ISSN 1980-8372</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6A9DEC21" w14:textId="77777777" w:rsidR="00C040C4" w:rsidRPr="00FD0D2F" w:rsidRDefault="00C040C4" w:rsidP="00FD0D2F">
+  <w:p w:rsidR="00C040C4" w:rsidRPr="00FD0D2F" w:rsidRDefault="00C040C4" w:rsidP="00FD0D2F">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00847EF7">
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00847EF7">
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
       </w:rPr>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00847EF7">
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00BE5415">
+    <w:r w:rsidR="00C42B37">
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         <w:noProof/>
       </w:rPr>
       <w:t>- 4 -</w:t>
     </w:r>
     <w:r w:rsidRPr="00847EF7">
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4778AC04" w14:textId="77777777" w:rsidR="00135BB2" w:rsidRDefault="00135BB2"/>
+  <w:p w:rsidR="00135BB2" w:rsidRDefault="00135BB2"/>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="347E74E8" w14:textId="77777777" w:rsidR="00A5435A" w:rsidRPr="00B171F5" w:rsidRDefault="00A5435A" w:rsidP="00A5435A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00A5435A" w:rsidRPr="00B171F5" w:rsidRDefault="00A5435A" w:rsidP="00A5435A">
     <w:pPr>
       <w:pStyle w:val="12REHRodapdaedio"/>
       <w:spacing w:before="0"/>
     </w:pPr>
     <w:r w:rsidRPr="00B171F5">
       <w:t xml:space="preserve">Revista Eletrônica Estudos Hegelianos </w:t>
     </w:r>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Symbol" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>▼</w:t>
     </w:r>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:eastAsia="Symbol"/>
       </w:rPr>
       <w:t xml:space="preserve"> Ano </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Symbol"/>
         </w:rPr>
         <w:id w:val="1442032123"/>
         <w:placeholder>
-          <w:docPart w:val="5955D0FC7C684C4BB1D55FA0DA6B46AC"/>
+          <w:docPart w:val="DD44F77D39844E45951CE49BA71861D3"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidRPr="00B171F5">
           <w:rPr>
             <w:rFonts w:eastAsia="Symbol"/>
           </w:rPr>
           <w:t>xx</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:eastAsia="Symbol"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00B171F5">
       <w:t>Nº</w:t>
     </w:r>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:eastAsia="Symbol"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Symbol"/>
         </w:rPr>
         <w:id w:val="1539466835"/>
         <w:placeholder>
-          <w:docPart w:val="5955D0FC7C684C4BB1D55FA0DA6B46AC"/>
+          <w:docPart w:val="DD44F77D39844E45951CE49BA71861D3"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidRPr="00B171F5">
           <w:rPr>
             <w:rFonts w:eastAsia="Symbol"/>
           </w:rPr>
           <w:t>xx</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:eastAsia="Symbol"/>
       </w:rPr>
       <w:t xml:space="preserve"> (</w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Symbol"/>
         </w:rPr>
         <w:id w:val="-756751585"/>
         <w:placeholder>
-          <w:docPart w:val="5955D0FC7C684C4BB1D55FA0DA6B46AC"/>
+          <w:docPart w:val="DD44F77D39844E45951CE49BA71861D3"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidRPr="00B171F5">
           <w:rPr>
             <w:rFonts w:eastAsia="Symbol"/>
           </w:rPr>
           <w:t>xxxx</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:eastAsia="Symbol"/>
       </w:rPr>
       <w:t xml:space="preserve">) </w:t>
     </w:r>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Symbol" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>▼</w:t>
     </w:r>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:eastAsia="Symbol"/>
       </w:rPr>
       <w:t xml:space="preserve"> p.</w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Symbol"/>
         </w:rPr>
         <w:id w:val="-2130386032"/>
         <w:placeholder>
-          <w:docPart w:val="5955D0FC7C684C4BB1D55FA0DA6B46AC"/>
+          <w:docPart w:val="DD44F77D39844E45951CE49BA71861D3"/>
         </w:placeholder>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidRPr="00B171F5">
           <w:rPr>
             <w:rFonts w:eastAsia="Symbol"/>
           </w:rPr>
           <w:t>xxx-xxx</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:eastAsia="Symbol"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Symbol" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>▼</w:t>
     </w:r>
     <w:r w:rsidRPr="00B171F5">
       <w:rPr>
         <w:rFonts w:eastAsia="Symbol"/>
       </w:rPr>
       <w:t xml:space="preserve"> ISSN 1980-8372</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7257C1F8" w14:textId="77777777" w:rsidR="00A5435A" w:rsidRPr="00FD0D2F" w:rsidRDefault="00A5435A" w:rsidP="008F5AE3">
+  <w:p w:rsidR="00A5435A" w:rsidRPr="00FD0D2F" w:rsidRDefault="00A5435A" w:rsidP="008F5AE3">
     <w:pPr>
       <w:pStyle w:val="11REHNmerodepgina"/>
       <w:pBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r w:rsidRPr="00847EF7">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00847EF7">
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00847EF7">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00C040C4">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>- 2 -</w:t>
     </w:r>
     <w:r w:rsidRPr="00847EF7">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2BB93132" w14:textId="77777777" w:rsidR="00135BB2" w:rsidRDefault="00135BB2"/>
+  <w:p w:rsidR="00135BB2" w:rsidRDefault="00135BB2"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3FDB1CC6" w14:textId="77777777" w:rsidR="00000C23" w:rsidRPr="00F837F1" w:rsidRDefault="00000C23" w:rsidP="00F837F1">
+    <w:p w:rsidR="009E01A0" w:rsidRPr="00F837F1" w:rsidRDefault="009E01A0" w:rsidP="00F837F1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD0D2F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="622BEFA5" w14:textId="77777777" w:rsidR="00000C23" w:rsidRDefault="00000C23" w:rsidP="00FD0D2F">
+    <w:p w:rsidR="009E01A0" w:rsidRDefault="009E01A0" w:rsidP="00FD0D2F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A957EFB" w14:textId="77777777" w:rsidR="00000C23" w:rsidRDefault="00000C23"/>
+    <w:p w:rsidR="009E01A0" w:rsidRDefault="009E01A0"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="3C0FACF7" w14:textId="77777777" w:rsidR="00FD0D2F" w:rsidRPr="00C74F13" w:rsidRDefault="00FD0D2F" w:rsidP="00C058C6">
+    <w:p w:rsidR="00FD0D2F" w:rsidRPr="00C74F13" w:rsidRDefault="00FD0D2F" w:rsidP="00C058C6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C058C6">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Refdenotaderodap"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00845E7A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk43163527"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="1F4A63"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="580104773"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
-            <w:docPart w:val="55999BB6638B3641A1D084A961B8E3FC"/>
+            <w:docPart w:val="ED783DB7906849BBA262D8BA371EA611"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:i/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="00EB173C" w:rsidRPr="00C058C6">
             <w:rPr>
               <w:rStyle w:val="8REHNotaderodapChar"/>
             </w:rPr>
             <w:t xml:space="preserve">Não inclua, neste espaço, dados que revelem a identidade dos autores ou de suas instituições. Antes de </w:t>
           </w:r>
           <w:r w:rsidR="00C74F13">
             <w:rPr>
               <w:rStyle w:val="8REHNotaderodapChar"/>
             </w:rPr>
             <w:t xml:space="preserve">submeter a </w:t>
           </w:r>
           <w:r w:rsidR="00BE5415">
             <w:rPr>
               <w:rStyle w:val="8REHNotaderodapChar"/>
             </w:rPr>
             <w:t>entrevista</w:t>
@@ -1973,626 +2316,648 @@
             <w:rPr>
               <w:rStyle w:val="8REHNotaderodapChar"/>
             </w:rPr>
             <w:t>entrevista</w:t>
           </w:r>
           <w:r w:rsidR="00EB173C" w:rsidRPr="00C058C6">
             <w:rPr>
               <w:rStyle w:val="8REHNotaderodapChar"/>
             </w:rPr>
             <w:t>, este campo deve trazer as informações sobre apoio financeiro de agências de fomento (nome, número do processo) e, se desejado, agradecimentos.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00C74F13">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="406B511A" w14:textId="77777777" w:rsidR="004601FC" w:rsidRPr="006D1A7C" w:rsidRDefault="004601FC" w:rsidP="004601FC">
+    <w:p w:rsidR="004601FC" w:rsidRPr="006D1A7C" w:rsidRDefault="004601FC" w:rsidP="004601FC">
       <w:pPr>
         <w:pStyle w:val="8REHNotaderodap"/>
       </w:pPr>
       <w:r w:rsidRPr="006D1A7C">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006D1A7C">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006D1A7C">
         <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetur adipiscing elit, sed do eiusmod tempor incididunt ut labore et dolore magna aliqua. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="70133652" w14:textId="77777777" w:rsidR="004601FC" w:rsidRPr="00D11F77" w:rsidRDefault="004601FC" w:rsidP="004601FC">
+    <w:p w:rsidR="004601FC" w:rsidRPr="00D11F77" w:rsidRDefault="004601FC" w:rsidP="004601FC">
       <w:pPr>
         <w:pStyle w:val="8REHNotaderodap"/>
       </w:pPr>
       <w:r w:rsidRPr="006D1A7C">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006D1A7C">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006D1A7C">
         <w:t>Ut enim ad minim veniam, quis nostrud exercitation ullamco laboris nisi ut aliquip ex ea commodo consequat.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5FBA268C" w14:textId="77777777" w:rsidR="00BE5415" w:rsidRDefault="00BE5415">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00C42B37" w:rsidRDefault="00C42B37">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid"/>
+      <w:tblStyle w:val="Tabelacomgrade"/>
       <w:tblW w:w="9072" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4751"/>
       <w:gridCol w:w="4321"/>
     </w:tblGrid>
-    <w:tr w:rsidR="008F5AE3" w:rsidRPr="00D51065" w14:paraId="2097BD23" w14:textId="77777777" w:rsidTr="0095730B">
+    <w:tr w:rsidR="008F5AE3" w:rsidRPr="00EA390C" w:rsidTr="0095730B">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4751" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="71556E33" w14:textId="77777777" w:rsidR="008F5AE3" w:rsidRPr="008F0062" w:rsidRDefault="00000000" w:rsidP="00B171F5">
+        <w:p w:rsidR="008F5AE3" w:rsidRPr="008F0062" w:rsidRDefault="009E01A0" w:rsidP="00B171F5">
           <w:pPr>
             <w:spacing w:before="360" w:line="276" w:lineRule="auto"/>
             <w:ind w:left="-77" w:firstLine="77"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:smallCaps/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:id w:val="1542631765"/>
               <w:lock w:val="sdtLocked"/>
               <w:placeholder>
-                <w:docPart w:val="70DF9C30CE313E4E95790FC0EAEC4F8A"/>
+                <w:docPart w:val="85A0097F2FE84F518971FB827E36F48E"/>
               </w:placeholder>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="008F5AE3" w:rsidRPr="008F0062">
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:smallCaps/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>Autor/a</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:r w:rsidR="008F5AE3">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:smallCaps/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00FD2798" w:rsidRPr="00DD2459">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:color w:val="7030A0"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
           <w:r w:rsidR="008F5AE3" w:rsidRPr="00DD2459">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:color w:val="7030A0"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t>Não preencher</w:t>
           </w:r>
           <w:r w:rsidR="00FD2798" w:rsidRPr="00DD2459">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:color w:val="7030A0"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4321" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="75718F6A" w14:textId="77777777" w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="00000000" w:rsidP="00B171F5">
+        <w:p w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="009E01A0" w:rsidP="00B171F5">
           <w:pPr>
             <w:spacing w:before="360" w:line="276" w:lineRule="auto"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:smallCaps/>
               <w:sz w:val="20"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:id w:val="1984584770"/>
               <w:lock w:val="sdtLocked"/>
               <w:placeholder>
-                <w:docPart w:val="70DF9C30CE313E4E95790FC0EAEC4F8A"/>
+                <w:docPart w:val="85A0097F2FE84F518971FB827E36F48E"/>
               </w:placeholder>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="008F5AE3" w:rsidRPr="008F5AE3">
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:smallCaps/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="pt-BR"/>
                 </w:rPr>
                 <w:t>Título do artigo</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:r w:rsidR="008F5AE3" w:rsidRPr="008F5AE3">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:smallCaps/>
               <w:sz w:val="20"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00FD2798" w:rsidRPr="00DD2459">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:color w:val="7030A0"/>
               <w:sz w:val="18"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>[Não preencher]</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="783FA348" w14:textId="77777777" w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="008F5AE3" w:rsidP="004601FC">
+  <w:p w:rsidR="008F5AE3" w:rsidRPr="008F5AE3" w:rsidRDefault="008F5AE3" w:rsidP="004601FC">
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="626F6502" w14:textId="77777777" w:rsidR="00C44395" w:rsidRDefault="00000C23">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00C44395" w:rsidRDefault="009E01A0">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="3411E647">
+      <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
-        <v:shape id="_x0000_s1025" type="#_x0000_t75" alt="" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:58.35pt;width:358.45pt;height:92.85pt;z-index:-251658240;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0" wrapcoords="2994 0 2624 130 1682 1561 1682 2082 1447 2993 1178 4164 908 6246 807 8328 841 10410 976 12492 976 12882 1245 14573 1884 16655 1918 17957 5518 18737 10800 18737 437 20169 437 20819 5047 20949 19279 20949 21331 20819 21331 20169 10800 18737 11776 18737 17529 16916 17529 16655 21264 16135 21432 14834 21398 14573 21028 12752 16856 12492 20052 11320 20052 9108 19716 8588 18673 8328 19312 6246 19548 6246 19649 5465 19649 2602 17159 2342 5013 2082 5215 1041 4778 390 3600 0 2994 0">
+        <v:shape id="_x0000_s2050" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:58.35pt;width:358.45pt;height:92.85pt;z-index:-251658240;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical-relative:page" wrapcoords="2994 0 2624 130 1682 1561 1682 2082 1447 2993 1178 4164 908 6246 807 8328 841 10410 976 12492 976 12882 1245 14573 1884 16655 1918 17957 5518 18737 10800 18737 437 20169 437 20819 5047 20949 19279 20949 21331 20819 21331 20169 10800 18737 11776 18737 17529 16916 17529 16655 21264 16135 21432 14834 21398 14573 21028 12752 16856 12492 20052 11320 20052 9108 19716 8588 18673 8328 19312 6246 19548 6246 19649 5465 19649 2602 17159 2342 5013 2082 5215 1041 4778 390 3600 0 2994 0">
           <v:imagedata r:id="rId1" o:title="Logo REH"/>
           <w10:wrap type="through" anchorx="margin" anchory="page"/>
           <w10:anchorlock/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid"/>
+      <w:tblStyle w:val="Tabelacomgrade"/>
       <w:tblW w:w="9072" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4751"/>
       <w:gridCol w:w="4321"/>
     </w:tblGrid>
-    <w:tr w:rsidR="004601FC" w:rsidRPr="00C74F13" w14:paraId="688343FB" w14:textId="77777777" w:rsidTr="0095730B">
+    <w:tr w:rsidR="004601FC" w:rsidRPr="00C74F13" w:rsidTr="0095730B">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4751" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="361DE2DA" w14:textId="77777777" w:rsidR="004601FC" w:rsidRPr="008F0062" w:rsidRDefault="00000000" w:rsidP="00B171F5">
+        <w:p w:rsidR="004601FC" w:rsidRPr="008F0062" w:rsidRDefault="009E01A0" w:rsidP="00B171F5">
           <w:pPr>
             <w:spacing w:before="360" w:line="276" w:lineRule="auto"/>
             <w:ind w:left="-77" w:firstLine="77"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:smallCaps/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:id w:val="-592781706"/>
               <w:lock w:val="sdtLocked"/>
               <w:placeholder>
-                <w:docPart w:val="D5327BBF3813BE4D814ED5DB90CD5387"/>
+                <w:docPart w:val="FD621CE8A5D24D66B3E278BE1641EBC0"/>
               </w:placeholder>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
+              <w:r w:rsidR="008229CD">
+                <w:rPr>
+                  <w:rFonts w:cs="Times New Roman"/>
+                  <w:smallCaps/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:t>Autor(</w:t>
+              </w:r>
               <w:r w:rsidR="004601FC" w:rsidRPr="008F0062">
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:smallCaps/>
                   <w:sz w:val="20"/>
                 </w:rPr>
-                <w:t>Autor/a</w:t>
+                <w:t>a</w:t>
+              </w:r>
+              <w:r w:rsidR="008229CD">
+                <w:rPr>
+                  <w:rFonts w:cs="Times New Roman"/>
+                  <w:smallCaps/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:t>)</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:r w:rsidR="004601FC">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:smallCaps/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="004601FC" w:rsidRPr="00DD2459">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:color w:val="7030A0"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t>[Não preencher]</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4321" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="3394A4CE" w14:textId="77777777" w:rsidR="004601FC" w:rsidRPr="008F5AE3" w:rsidRDefault="00000000" w:rsidP="00893CE7">
+        <w:p w:rsidR="004601FC" w:rsidRPr="008F5AE3" w:rsidRDefault="009E01A0" w:rsidP="00893CE7">
           <w:pPr>
             <w:spacing w:before="360" w:line="276" w:lineRule="auto"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:smallCaps/>
               <w:sz w:val="20"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:id w:val="-994634188"/>
               <w:lock w:val="sdtLocked"/>
               <w:placeholder>
-                <w:docPart w:val="D5327BBF3813BE4D814ED5DB90CD5387"/>
+                <w:docPart w:val="FD621CE8A5D24D66B3E278BE1641EBC0"/>
               </w:placeholder>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="00893CE7">
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:smallCaps/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="pt-BR"/>
                 </w:rPr>
                 <w:t>Entrevista com</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:r w:rsidR="004601FC" w:rsidRPr="008F5AE3">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:smallCaps/>
               <w:sz w:val="20"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="004601FC" w:rsidRPr="00DD2459">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:color w:val="7030A0"/>
               <w:sz w:val="18"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>[Não preencher]</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="0ED3E986" w14:textId="77777777" w:rsidR="004601FC" w:rsidRPr="008F5AE3" w:rsidRDefault="004601FC" w:rsidP="004601FC">
+  <w:p w:rsidR="004601FC" w:rsidRPr="008F5AE3" w:rsidRDefault="004601FC" w:rsidP="004601FC">
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid"/>
+      <w:tblStyle w:val="Tabelacomgrade"/>
       <w:tblW w:w="9072" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4751"/>
       <w:gridCol w:w="4321"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00B171F5" w:rsidRPr="00D51065" w14:paraId="3E57D614" w14:textId="77777777" w:rsidTr="00BF7E6B">
+    <w:tr w:rsidR="00B171F5" w:rsidRPr="00EA390C" w:rsidTr="00BF7E6B">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4751" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="79C47F84" w14:textId="77777777" w:rsidR="00B171F5" w:rsidRPr="008F0062" w:rsidRDefault="00000000" w:rsidP="00B171F5">
+        <w:p w:rsidR="00B171F5" w:rsidRPr="008F0062" w:rsidRDefault="009E01A0" w:rsidP="00B171F5">
           <w:pPr>
             <w:spacing w:before="360" w:line="276" w:lineRule="auto"/>
             <w:ind w:left="-77" w:firstLine="77"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:smallCaps/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:id w:val="-744482492"/>
               <w:placeholder>
-                <w:docPart w:val="B7E10448601F6F4686D4BEC293155C7C"/>
+                <w:docPart w:val="057E70AE685441339BEDB6D7FAD508C4"/>
               </w:placeholder>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="00B171F5" w:rsidRPr="008F0062">
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:smallCaps/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>Autor/a</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:r w:rsidR="00B171F5">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:smallCaps/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00B171F5" w:rsidRPr="00DD2459">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:color w:val="7030A0"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t>[Não preencher]</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4321" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="025CD4AE" w14:textId="77777777" w:rsidR="00B171F5" w:rsidRPr="008F5AE3" w:rsidRDefault="00000000" w:rsidP="00B171F5">
+        <w:p w:rsidR="00B171F5" w:rsidRPr="008F5AE3" w:rsidRDefault="009E01A0" w:rsidP="00B171F5">
           <w:pPr>
             <w:spacing w:before="360" w:line="276" w:lineRule="auto"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:smallCaps/>
               <w:sz w:val="20"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:smallCaps/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:id w:val="-1691599070"/>
               <w:placeholder>
-                <w:docPart w:val="B7E10448601F6F4686D4BEC293155C7C"/>
+                <w:docPart w:val="057E70AE685441339BEDB6D7FAD508C4"/>
               </w:placeholder>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="00B171F5" w:rsidRPr="008F5AE3">
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:smallCaps/>
                   <w:sz w:val="20"/>
                   <w:lang w:val="pt-BR"/>
                 </w:rPr>
                 <w:t>Título do artigo</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:r w:rsidR="00B171F5" w:rsidRPr="008F5AE3">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:smallCaps/>
               <w:sz w:val="20"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00B171F5" w:rsidRPr="00DD2459">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:color w:val="7030A0"/>
               <w:sz w:val="18"/>
               <w:lang w:val="pt-BR"/>
             </w:rPr>
             <w:t>[Não preencher]</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="4ABC7FF4" w14:textId="77777777" w:rsidR="007855DC" w:rsidRPr="00B171F5" w:rsidRDefault="007855DC" w:rsidP="00A5435A">
+  <w:p w:rsidR="007855DC" w:rsidRPr="00B171F5" w:rsidRDefault="007855DC" w:rsidP="00A5435A">
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3C859772" w14:textId="77777777" w:rsidR="00135BB2" w:rsidRPr="00C74F13" w:rsidRDefault="00135BB2">
+  <w:p w:rsidR="00135BB2" w:rsidRPr="00C74F13" w:rsidRDefault="00135BB2">
     <w:pPr>
       <w:rPr>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0CC65C5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="BF56E854"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -3255,304 +3620,300 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1108039897">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="278803348">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="622032434">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1661496775">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1976636777">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1415980959">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="645356090">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1526677701">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1681807960">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1233002399">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1413813917">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1761633632">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1129862144">
+  <w:num w:numId="13">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="401681755">
+  <w:num w:numId="14">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="418256688">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="676031822">
+  <w:num w:numId="16">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="206"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="180"/>
+  <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedTrueTypeFonts/>
   <w:embedSystemFonts/>
   <w:stylePaneFormatFilter w:val="9028" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="1"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A40885"/>
-    <w:rsid w:val="00000C23"/>
+    <w:rsidRoot w:val="00C42B37"/>
     <w:rsid w:val="00000CD9"/>
     <w:rsid w:val="00020EF7"/>
     <w:rsid w:val="0008033D"/>
     <w:rsid w:val="000A5266"/>
     <w:rsid w:val="000B1101"/>
     <w:rsid w:val="000B68D1"/>
     <w:rsid w:val="000C5D77"/>
     <w:rsid w:val="000D5CD4"/>
     <w:rsid w:val="000E324E"/>
     <w:rsid w:val="000E44BB"/>
     <w:rsid w:val="00126222"/>
     <w:rsid w:val="00135BB2"/>
     <w:rsid w:val="00141AA3"/>
     <w:rsid w:val="00156339"/>
     <w:rsid w:val="00156445"/>
     <w:rsid w:val="00156A54"/>
     <w:rsid w:val="001F64A3"/>
     <w:rsid w:val="00212D12"/>
     <w:rsid w:val="002447A1"/>
     <w:rsid w:val="0025216C"/>
     <w:rsid w:val="002764EC"/>
     <w:rsid w:val="002C2EE9"/>
     <w:rsid w:val="00311C0B"/>
     <w:rsid w:val="00327082"/>
     <w:rsid w:val="00352C64"/>
     <w:rsid w:val="00366E8A"/>
     <w:rsid w:val="003D08AA"/>
     <w:rsid w:val="003D315A"/>
     <w:rsid w:val="004131E0"/>
     <w:rsid w:val="00431223"/>
     <w:rsid w:val="004601FC"/>
-    <w:rsid w:val="00481AED"/>
     <w:rsid w:val="00496565"/>
     <w:rsid w:val="004F69EC"/>
-    <w:rsid w:val="00506920"/>
     <w:rsid w:val="005069A0"/>
     <w:rsid w:val="005103D0"/>
-    <w:rsid w:val="00545CF9"/>
     <w:rsid w:val="005909FB"/>
     <w:rsid w:val="00590B72"/>
     <w:rsid w:val="005B7949"/>
     <w:rsid w:val="005D6150"/>
     <w:rsid w:val="0060067C"/>
     <w:rsid w:val="00617243"/>
     <w:rsid w:val="00617D2F"/>
     <w:rsid w:val="00630C4A"/>
     <w:rsid w:val="00637941"/>
     <w:rsid w:val="0067402A"/>
+    <w:rsid w:val="006D0EDF"/>
     <w:rsid w:val="006D1A7C"/>
     <w:rsid w:val="006E4C90"/>
     <w:rsid w:val="007039E1"/>
     <w:rsid w:val="007402AD"/>
     <w:rsid w:val="007855DC"/>
     <w:rsid w:val="007A7406"/>
     <w:rsid w:val="007B1294"/>
     <w:rsid w:val="007C3E13"/>
     <w:rsid w:val="007E6454"/>
     <w:rsid w:val="00800116"/>
     <w:rsid w:val="00801E19"/>
-    <w:rsid w:val="00832661"/>
+    <w:rsid w:val="008229CD"/>
     <w:rsid w:val="00845E7A"/>
     <w:rsid w:val="00892B9D"/>
     <w:rsid w:val="00893CE7"/>
     <w:rsid w:val="008C2166"/>
     <w:rsid w:val="008E799F"/>
     <w:rsid w:val="008F2F42"/>
     <w:rsid w:val="008F5AE3"/>
     <w:rsid w:val="0095730B"/>
     <w:rsid w:val="00966FAE"/>
     <w:rsid w:val="0099004A"/>
     <w:rsid w:val="009962E0"/>
     <w:rsid w:val="009B0097"/>
+    <w:rsid w:val="009E01A0"/>
     <w:rsid w:val="009F22F4"/>
-    <w:rsid w:val="00A40885"/>
     <w:rsid w:val="00A5435A"/>
     <w:rsid w:val="00A64E7F"/>
     <w:rsid w:val="00A943A5"/>
     <w:rsid w:val="00AA37A2"/>
     <w:rsid w:val="00B171F5"/>
     <w:rsid w:val="00B204BF"/>
     <w:rsid w:val="00B535AA"/>
     <w:rsid w:val="00B83A5C"/>
     <w:rsid w:val="00BA74B8"/>
     <w:rsid w:val="00BE5415"/>
     <w:rsid w:val="00C040C4"/>
     <w:rsid w:val="00C058C6"/>
     <w:rsid w:val="00C1331B"/>
+    <w:rsid w:val="00C42B37"/>
     <w:rsid w:val="00C44395"/>
     <w:rsid w:val="00C621D4"/>
     <w:rsid w:val="00C74F13"/>
     <w:rsid w:val="00D11F77"/>
     <w:rsid w:val="00D161CF"/>
     <w:rsid w:val="00D341B7"/>
-    <w:rsid w:val="00D51065"/>
     <w:rsid w:val="00D55152"/>
     <w:rsid w:val="00D91CC4"/>
     <w:rsid w:val="00D97A95"/>
     <w:rsid w:val="00DD2459"/>
     <w:rsid w:val="00DF4150"/>
     <w:rsid w:val="00E12DA0"/>
     <w:rsid w:val="00E243DA"/>
-    <w:rsid w:val="00E309AF"/>
     <w:rsid w:val="00E46344"/>
     <w:rsid w:val="00E943BC"/>
+    <w:rsid w:val="00EA390C"/>
     <w:rsid w:val="00EB173C"/>
     <w:rsid w:val="00ED1890"/>
     <w:rsid w:val="00EE3FEE"/>
     <w:rsid w:val="00F249E6"/>
     <w:rsid w:val="00F278FE"/>
-    <w:rsid w:val="00F4423F"/>
     <w:rsid w:val="00F7619A"/>
     <w:rsid w:val="00F8162E"/>
     <w:rsid w:val="00F837F1"/>
     <w:rsid w:val="00F976FB"/>
     <w:rsid w:val="00FC711A"/>
     <w:rsid w:val="00FD0D2F"/>
     <w:rsid w:val="00FD2798"/>
     <w:rsid w:val="00FD7201"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="549D90BD"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3880,113 +4241,109 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:aliases w:val="Padrão"/>
     <w:semiHidden/>
     <w:rsid w:val="00893CE7"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="Textodenotaderodap">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:link w:val="TextodenotaderodapChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B171F5"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC1">
+  <w:style w:type="paragraph" w:styleId="Sumrio1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00352C64"/>
     <w:pPr>
       <w:spacing w:after="100" w:line="480" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="12REHRodapdaedio">
     <w:name w:val="12. REH: Rodapé da edição"/>
     <w:link w:val="12REHRodapdaedioChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00B171F5"/>
     <w:pPr>
       <w:keepLines/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="right" w:pos="8505"/>
@@ -4034,323 +4391,323 @@
       <w:color w:val="1F4A63"/>
       <w:sz w:val="36"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2REHTtulodaentrevista">
     <w:name w:val="2. REH: Título da entrevista"/>
     <w:link w:val="2REHTtulodaentrevistaChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00801E19"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:smallCaps/>
       <w:color w:val="1F4A63"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="1REHEntrevistacomChar">
     <w:name w:val="1. REH: Entrevista com... Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="1REHEntrevistacom"/>
     <w:rsid w:val="00801E19"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:smallCaps/>
       <w:color w:val="1F4A63"/>
       <w:sz w:val="36"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4REHNomedoaentrevistadora">
     <w:name w:val="4. REH: Nome do/a entrevistador/a"/>
     <w:link w:val="4REHNomedoaentrevistadoraChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00C44395"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:smallCaps/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="2REHTtulodaentrevistaChar">
     <w:name w:val="2. REH: Título da entrevista Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="2REHTtulodaentrevista"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00893CE7"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:smallCaps/>
       <w:color w:val="1F4A63"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="4REHNomedoaentrevistadoraChar">
     <w:name w:val="4. REH: Nome do/a entrevistador/a Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="4REHNomedoaentrevistadora"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00C74F13"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:smallCaps/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Refdenotaderodap">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FD0D2F"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="11REHNmerodepgina">
     <w:name w:val="11. REH: Número de página"/>
     <w:basedOn w:val="12REHRodapdaedio"/>
     <w:link w:val="11REHNmerodepginaChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00FD0D2F"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="11REHNmerodepginaChar">
     <w:name w:val="11. REH: Número de página Char"/>
     <w:link w:val="11REHNmerodepgina"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00893CE7"/>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Courier New"/>
       <w:color w:val="000000"/>
       <w:spacing w:val="20"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="pt-BR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Tabelacomgrade">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="008F5AE3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Noto Sans CJK SC Regular" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8REHNotaderodap">
     <w:name w:val="8. REH: Nota de rodapé"/>
     <w:link w:val="8REHNotaderodapChar"/>
     <w:uiPriority w:val="7"/>
     <w:qFormat/>
     <w:rsid w:val="00C058C6"/>
     <w:pPr>
       <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="8REHNotaderodapChar">
     <w:name w:val="8. REH: Nota de rodapé Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="8REHNotaderodap"/>
     <w:uiPriority w:val="7"/>
     <w:rsid w:val="00893CE7"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9REHRefernciasbibliogrficas">
     <w:name w:val="9. REH: Referências bibliográficas"/>
     <w:link w:val="9REHRefernciasbibliogrficasChar"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00590B72"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:smallCaps/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="10REHOrganizaodasreferncias">
     <w:name w:val="10. REH: Organização das referências"/>
     <w:link w:val="10REHOrganizaodasrefernciasChar"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00C058C6"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="709" w:hanging="709"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="9REHRefernciasbibliogrficasChar">
     <w:name w:val="9. REH: Referências bibliográficas Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="9REHRefernciasbibliogrficas"/>
     <w:uiPriority w:val="8"/>
     <w:rsid w:val="00893CE7"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:smallCaps/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10REHOrganizaodasrefernciasChar">
     <w:name w:val="10. REH: Organização das referências Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="10REHOrganizaodasreferncias"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00893CE7"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="TextodoEspaoReservado">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B535AA"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Cabealho">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:link w:val="CabealhoChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001F64A3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
+    <w:name w:val="Cabeçalho Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Cabealho"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00893CE7"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Rodap">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:link w:val="RodapChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001F64A3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
+    <w:name w:val="Rodapé Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Rodap"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00893CE7"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5REHAfiliaoinstitucional">
     <w:name w:val="5. REH: Afiliação institucional"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
     <w:rsid w:val="00D91CC4"/>
     <w:pPr>
       <w:spacing w:after="60"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:i/>
       <w:sz w:val="20"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6REHOrcid">
@@ -4364,543 +4721,530 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:i/>
       <w:sz w:val="20"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7REHE-mail">
     <w:name w:val="7. REH: E-mail"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="00D91CC4"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:i/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-[...2 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodenotaderodapChar">
+    <w:name w:val="Texto de nota de rodapé Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Textodenotaderodap"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B171F5"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3REHTitleoftheInterviewEnglish">
     <w:name w:val="3. REH: Title of the Interview (English)"/>
     <w:link w:val="3REHTitleoftheInterviewEnglishChar"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00801E19"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:i/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="3REHTitleoftheInterviewEnglishChar">
     <w:name w:val="3. REH: Title of the Interview (English) Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="3REHTitleoftheInterviewEnglish"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="00893CE7"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:i/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="564489822">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="995642389">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="70DF9C30CE313E4E95790FC0EAEC4F8A"/>
+        <w:name w:val="85A0097F2FE84F518971FB827E36F48E"/>
         <w:category>
-          <w:name w:val="General"/>
+          <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{5320AF7E-5575-2A44-971F-E1CEF30EDDA0}"/>
+        <w:guid w:val="{58912D0F-6289-4B64-91B9-6EF2C7DDF610}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00103CCD" w:rsidRDefault="00000000">
+        <w:p w:rsidR="00000000" w:rsidRDefault="004337E3">
           <w:pPr>
-            <w:pStyle w:val="70DF9C30CE313E4E95790FC0EAEC4F8A"/>
+            <w:pStyle w:val="85A0097F2FE84F518971FB827E36F48E"/>
           </w:pPr>
           <w:r w:rsidRPr="00030373">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
             </w:rPr>
             <w:t>Clique ou toque aqui para inserir o texto.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="55999BB6638B3641A1D084A961B8E3FC"/>
+        <w:name w:val="ED783DB7906849BBA262D8BA371EA611"/>
         <w:category>
-          <w:name w:val="General"/>
+          <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{24DD16DE-3D65-FE4E-84B9-B20DE341AEBC}"/>
+        <w:guid w:val="{012D7EA4-4E0B-4874-B0BF-5CF87203FB35}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00103CCD" w:rsidRDefault="00000000">
+        <w:p w:rsidR="00000000" w:rsidRDefault="004337E3">
           <w:pPr>
-            <w:pStyle w:val="55999BB6638B3641A1D084A961B8E3FC"/>
+            <w:pStyle w:val="ED783DB7906849BBA262D8BA371EA611"/>
           </w:pPr>
           <w:r w:rsidRPr="00A65DEB">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
             </w:rPr>
             <w:t>Clique ou toque aqui para inserir o texto.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="041B9AB5E0EAC7498A2E22A07E6C9F40"/>
+        <w:name w:val="30C71F90E022495B8C5898511D396355"/>
         <w:category>
-          <w:name w:val="General"/>
+          <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{6D074237-CEAC-9C47-BDDF-E95ADD346AB3}"/>
+        <w:guid w:val="{052840FC-7D5F-4324-A890-B718E751CD49}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00103CCD" w:rsidRDefault="00000000">
+        <w:p w:rsidR="00000000" w:rsidRDefault="004337E3">
           <w:pPr>
-            <w:pStyle w:val="041B9AB5E0EAC7498A2E22A07E6C9F40"/>
+            <w:pStyle w:val="30C71F90E022495B8C5898511D396355"/>
           </w:pPr>
           <w:r w:rsidRPr="00A65DEB">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
             </w:rPr>
             <w:t>Clique ou toque aqui para inserir o texto.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="C4AFBB995515D34FB87331875FC72C38"/>
+        <w:name w:val="774820CE883640E9B4717D617FB2E98E"/>
         <w:category>
-          <w:name w:val="General"/>
+          <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{8B11EB2F-777C-C746-9176-62CA1B836165}"/>
+        <w:guid w:val="{23C53BF5-E378-47E5-8830-59BF8C57CDBC}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00103CCD" w:rsidRDefault="00000000">
+        <w:p w:rsidR="00000000" w:rsidRDefault="004337E3">
           <w:pPr>
-            <w:pStyle w:val="C4AFBB995515D34FB87331875FC72C38"/>
+            <w:pStyle w:val="774820CE883640E9B4717D617FB2E98E"/>
           </w:pPr>
           <w:r w:rsidRPr="00A65DEB">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
             </w:rPr>
             <w:t>Clique ou toque aqui para inserir o texto.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="D5327BBF3813BE4D814ED5DB90CD5387"/>
+        <w:name w:val="FD621CE8A5D24D66B3E278BE1641EBC0"/>
         <w:category>
-          <w:name w:val="General"/>
+          <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{500D6BD1-D517-E14D-B9FB-EDC91560730F}"/>
+        <w:guid w:val="{D576273C-BE22-4094-9E30-61683F8594C5}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00103CCD" w:rsidRDefault="00000000">
+        <w:p w:rsidR="00000000" w:rsidRDefault="004337E3">
           <w:pPr>
-            <w:pStyle w:val="D5327BBF3813BE4D814ED5DB90CD5387"/>
+            <w:pStyle w:val="FD621CE8A5D24D66B3E278BE1641EBC0"/>
           </w:pPr>
           <w:r w:rsidRPr="00A65DEB">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
             </w:rPr>
             <w:t>Clique ou toque aqui para inserir o texto.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="FA27C04A9E21E04385FC2AB3ECA03BB4"/>
+        <w:name w:val="3C9407CB7469498EBB4283B495EB332B"/>
         <w:category>
-          <w:name w:val="General"/>
+          <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{C388B165-A795-2C49-AABB-0524B0335662}"/>
+        <w:guid w:val="{11056978-B491-420B-BB1E-C124F2C1D63B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00103CCD" w:rsidRDefault="00000000">
+        <w:p w:rsidR="00000000" w:rsidRDefault="004337E3">
           <w:pPr>
-            <w:pStyle w:val="FA27C04A9E21E04385FC2AB3ECA03BB4"/>
+            <w:pStyle w:val="3C9407CB7469498EBB4283B495EB332B"/>
           </w:pPr>
           <w:r w:rsidRPr="00A65DEB">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Clique ou toque aqui para inserir o </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A65DEB">
+            <w:rPr>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
+            </w:rPr>
+            <w:t>texto.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="057E70AE685441339BEDB6D7FAD508C4"/>
+        <w:category>
+          <w:name w:val="Geral"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FF08E800-3075-4947-ACC2-A6793A3C95ED}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="004337E3">
+          <w:pPr>
+            <w:pStyle w:val="057E70AE685441339BEDB6D7FAD508C4"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A65DEB">
+            <w:rPr>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
             </w:rPr>
             <w:t>Clique ou toque aqui para inserir o texto.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="B7E10448601F6F4686D4BEC293155C7C"/>
+        <w:name w:val="DD44F77D39844E45951CE49BA71861D3"/>
         <w:category>
-          <w:name w:val="General"/>
+          <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{9413783A-281F-E34D-9AF9-7E66B711F52B}"/>
+        <w:guid w:val="{FD9518BD-0ECD-4708-B89E-60CED599032C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00103CCD" w:rsidRDefault="00000000">
+        <w:p w:rsidR="00000000" w:rsidRDefault="004337E3">
           <w:pPr>
-            <w:pStyle w:val="B7E10448601F6F4686D4BEC293155C7C"/>
+            <w:pStyle w:val="DD44F77D39844E45951CE49BA71861D3"/>
           </w:pPr>
           <w:r w:rsidRPr="00A65DEB">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
-[...28 lines deleted...]
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
             </w:rPr>
             <w:t>Clique ou toque aqui para inserir o texto.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans CJK SC Regular">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="020B0604020202020204"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
+    <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="FreeSans">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="020B0604020202020204"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
+    <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="000F5D8C"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00F4423F"/>
+    <w:rsidRoot w:val="004337E3"/>
+    <w:rsid w:val="004337E3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-BR"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:kern w:val="2"/>
-[...3 lines deleted...]
-        <w14:ligatures w14:val="standardContextual"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5228,125 +5572,120 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="TextodoEspaoReservado">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="70DF9C30CE313E4E95790FC0EAEC4F8A">
-    <w:name w:val="70DF9C30CE313E4E95790FC0EAEC4F8A"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="85A0097F2FE84F518971FB827E36F48E">
+    <w:name w:val="85A0097F2FE84F518971FB827E36F48E"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="55999BB6638B3641A1D084A961B8E3FC">
-    <w:name w:val="55999BB6638B3641A1D084A961B8E3FC"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ED783DB7906849BBA262D8BA371EA611">
+    <w:name w:val="ED783DB7906849BBA262D8BA371EA611"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="041B9AB5E0EAC7498A2E22A07E6C9F40">
-    <w:name w:val="041B9AB5E0EAC7498A2E22A07E6C9F40"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="30C71F90E022495B8C5898511D396355">
+    <w:name w:val="30C71F90E022495B8C5898511D396355"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C4AFBB995515D34FB87331875FC72C38">
-    <w:name w:val="C4AFBB995515D34FB87331875FC72C38"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="774820CE883640E9B4717D617FB2E98E">
+    <w:name w:val="774820CE883640E9B4717D617FB2E98E"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D5327BBF3813BE4D814ED5DB90CD5387">
-    <w:name w:val="D5327BBF3813BE4D814ED5DB90CD5387"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FD621CE8A5D24D66B3E278BE1641EBC0">
+    <w:name w:val="FD621CE8A5D24D66B3E278BE1641EBC0"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FA27C04A9E21E04385FC2AB3ECA03BB4">
-    <w:name w:val="FA27C04A9E21E04385FC2AB3ECA03BB4"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3C9407CB7469498EBB4283B495EB332B">
+    <w:name w:val="3C9407CB7469498EBB4283B495EB332B"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B7E10448601F6F4686D4BEC293155C7C">
-    <w:name w:val="B7E10448601F6F4686D4BEC293155C7C"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="057E70AE685441339BEDB6D7FAD508C4">
+    <w:name w:val="057E70AE685441339BEDB6D7FAD508C4"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5955D0FC7C684C4BB1D55FA0DA6B46AC">
-    <w:name w:val="5955D0FC7C684C4BB1D55FA0DA6B46AC"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DD44F77D39844E45951CE49BA71861D3">
+    <w:name w:val="DD44F77D39844E45951CE49BA71861D3"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -5578,88 +5917,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A21F8282-61ED-45E5-A890-D4F1A64639BE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA48EB09-64DA-4217-BA98-30E891E5402A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Template REH Entrevistas 2026.dotx</Template>
+  <Template/>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>2090</Characters>
+  <Pages>4</Pages>
+  <Words>374</Words>
+  <Characters>2132</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>47</Lines>
-  <Paragraphs>25</Paragraphs>
+  <Lines>17</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
-[...5 lines deleted...]
-      </vt:variant>
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr/>
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2400</CharactersWithSpaces>
+  <CharactersWithSpaces>2501</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Emmanuel Nakamura</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>